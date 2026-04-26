--- v0 (2025-11-15)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>G:MT Greenwich Mean Time</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John Strickland</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0179835/</t>
+    <t>https://www.imdb.com/title/tt0179835</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-1EBF-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/FA96-9CA1-2282-5B21-9C9A-V</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q5512742</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/uk/movie/g-mt-greenwich-mean-time</t>
   </si>
@@ -521,51 +521,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0179835/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1EBF-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/FA96-9CA1-2282-5B21-9C9A-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5512742" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/g-mt-greenwich-mean-time" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0179835" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1EBF-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/FA96-9CA1-2282-5B21-9C9A-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5512742" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/g-mt-greenwich-mean-time" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>