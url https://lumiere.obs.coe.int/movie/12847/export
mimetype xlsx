--- v1 (2026-04-26)
+++ v2 (2026-06-05)
@@ -103,60 +103,60 @@
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>G:mt</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Czas Greenwich</t>
   </si>
   <si>
     <t>Giovani musici di talento</t>
-  </si>
-[...1 lines deleted...]
-    <t>G:mt</t>
   </si>
   <si>
     <t>G.M.T. - Giovani musicisti di talento</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>G:MT - Greenwich Mean Time</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Greenwich Mean Time</t>
   </si>
   <si>
     <t>GMT: Greenwich Mean Time</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Greenwichi idő</t>
   </si>
@@ -757,58 +757,58 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
     </row>