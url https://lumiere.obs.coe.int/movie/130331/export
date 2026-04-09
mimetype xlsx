--- v0 (2025-12-06)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mia and Me</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gerhard Hahn, Luca Morsella, Nina Wels, Larry Whitaker, Andy Kelly, Marc Meyer, Andrea De Sica, T.J. House, Gabor Tom Steisinger, Daniele Pintene, Marco Lonardo, Ángel Izquierdo, Jean Luc Massicci, Angel Izquierdo</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, CA, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2203143/</t>
+    <t>https://www.imdb.com/title/tt2203143</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q509210</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2023</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>CH</t>
   </si>
@@ -512,51 +512,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2203143/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q509210" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2203143" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q509210" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="190.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>