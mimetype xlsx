--- v0 (2025-12-17)
+++ v1 (2026-06-03)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>From Dusk till Dawn 2: Texas Blood Money</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Scott Spiegel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120860/</t>
+    <t>https://www.imdb.com/title/tt0120860</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2904-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F6C9-B1C7-203C-9226-E38A-Y</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q950700</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/from-dusk-till-dawn-2-texas-blood-money</t>
   </si>
@@ -169,111 +169,111 @@
   <si>
     <t>La nuit la plus longue 2: Le prix du sang</t>
   </si>
   <si>
     <t>Abierto hasta el amanecer 2</t>
   </si>
   <si>
     <t>Abierto hasta el amanecer 2: Texas Blood Money</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Hämärästä aamunkoittoon 2: Texas blood money</t>
   </si>
   <si>
     <t>Hämärästä aamunkoittoon 2: Texasin verirahat</t>
   </si>
   <si>
     <t>Hämärästä aamunkoittoon II</t>
   </si>
   <si>
     <t>Une nuit en enfer 2 : Le prix du sang</t>
   </si>
   <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>殺出個黎明2</t>
+  </si>
+  <si>
+    <t>Alkonyattól pirkadatig 2. - Texasi vérdíj</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Dal tramonto all'alba 2 - Texas sangue e denaro</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>フロム・ダスク・ティル・ドーン2</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Del crepúsculo al amanecer 2: Texas sangriento</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Od zmierzchu do świtu 2</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Aberto Até de Madrugada 2</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Od sumraka do svitanja 2</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Od súmraku do úsvitu 2: Krvavé peniaze</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Від сутінків до світанку 2: Криваві гроші Техасу</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Από το σούρουπο ως την αυγή 2</t>
-  </si>
-[...55 lines deleted...]
-    <t>Від сутінків до світанку 2: Криваві гроші Техасу</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>От заката до рассвета 2: Кровавые деньги из Техаса</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120860/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2904-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F6C9-B1C7-203C-9226-E38A-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q950700" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/from-dusk-till-dawn-2-texas-blood-money" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120860" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2904-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F6C9-B1C7-203C-9226-E38A-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q950700" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/from-dusk-till-dawn-2-texas-blood-money" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -975,59 +975,59 @@
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>60</v>
       </c>