--- v0 (2025-11-21)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Curse of the Cat People</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Robert Wise, Gunther von Fritsch</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0036733/</t>
+    <t>https://www.imdb.com/title/tt0036733</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-F7C6-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/AAF6-7F2E-3188-8FBA-9D67-9</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1887428</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/the-curse-of-the-cat-people</t>
   </si>
@@ -169,87 +169,87 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Maldição do Sangue da Pantera</t>
   </si>
   <si>
     <t>Maldição do Sangue de Pantera</t>
   </si>
   <si>
     <t>El regreso de la mujer pantera</t>
   </si>
   <si>
     <t>La maldición de la mujer pantera</t>
   </si>
   <si>
     <t>La venganza de la mujer pantera</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Kissaihmisten kirous</t>
   </si>
   <si>
+    <t>Oi anthropoi gates ekdikountai</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A macskaemberek átka</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Il giardino delle streghe</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Maldición legendaria</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>A Maldição da Pantera</t>
+  </si>
+  <si>
+    <t>Amy and Her Friend</t>
+  </si>
+  <si>
+    <t>Проклятие людей-кошек</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>La Malédiction des hommes-chats</t>
-  </si>
-[...31 lines deleted...]
-    <t>Проклятие людей-кошек</t>
   </si>
   <si>
     <t>Η κατάρα της μάγισσας</t>
   </si>
   <si>
     <t>Οι άνθρωποι-γάτες εκδικούνται</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -572,51 +572,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0036733/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-F7C6-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AAF6-7F2E-3188-8FBA-9D67-9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1887428" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-curse-of-the-cat-people" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0036733" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-F7C6-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AAF6-7F2E-3188-8FBA-9D67-9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1887428" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-curse-of-the-cat-people" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -934,105 +934,105 @@
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
         <v>60</v>
       </c>
-      <c r="B19" t="s">
+    </row>
+    <row r="20" spans="1:2">
+      <c r="B20" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-[...3 lines deleted...]
-      <c r="B20" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" t="s">
         <v>62</v>
       </c>
-    </row>
-    <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 