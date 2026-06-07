--- v1 (2026-04-12)
+++ v2 (2026-06-07)
@@ -202,60 +202,60 @@
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il giardino delle streghe</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Maldición legendaria</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>A Maldição da Pantera</t>
   </si>
   <si>
     <t>Amy and Her Friend</t>
   </si>
   <si>
     <t>Проклятие людей-кошек</t>
   </si>
   <si>
+    <t>Η κατάρα της μάγισσας</t>
+  </si>
+  <si>
+    <t>Οι άνθρωποι-γάτες εκδικούνται</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>La Malédiction des hommes-chats</t>
-  </si>
-[...4 lines deleted...]
-    <t>Οι άνθρωποι-γάτες εκδικούνται</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -987,67 +987,67 @@
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>