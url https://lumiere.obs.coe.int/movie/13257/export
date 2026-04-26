--- v0 (2025-11-17)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Pocketful of Miracles</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Frank Capra</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0055312/</t>
+    <t>https://www.imdb.com/title/tt0055312</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-4DA0-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E49C-BEA4-3783-5C3A-6158-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/25633</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1219727</t>
   </si>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0055312/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-4DA0-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E49C-BEA4-3783-5C3A-6158-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/25633" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1219727" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/pocketful-of-miracles" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0055312" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-4DA0-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E49C-BEA4-3783-5C3A-6158-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/25633" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1219727" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/pocketful-of-miracles" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>