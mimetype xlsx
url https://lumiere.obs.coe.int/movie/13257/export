--- v1 (2026-04-26)
+++ v2 (2026-08-05)
@@ -130,57 +130,57 @@
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Art 2000 Films</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Flash Pictures</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Elmaci kadin</t>
+  </si>
+  <si>
     <t>CA,GB,US</t>
-  </si>
-[...4 lines deleted...]
-    <t>Elmaci kadin</t>
   </si>
   <si>
     <t>Un gángster para un milagro</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>Milagro por un día</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Die unteren Zehntausend</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Dama por um Dia</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
@@ -951,59 +951,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
@@ -1132,51 +1132,51 @@
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="B26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>