--- v0 (2025-11-15)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Astérix et Cléopâtre</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>René Goscinny, Lee Payant, Albert Uderzo</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0062687/</t>
+    <t>https://www.imdb.com/title/tt0062687</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-818A-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1BF1-A050-F6B5-C25F-7352-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/34600</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q536756</t>
   </si>
@@ -151,105 +151,105 @@
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Asteriks i Kleopatra</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Asterix ja Kleopatra</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bücür ve Kleopatra - Asterix</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Astérix y Cleopatra</t>
   </si>
   <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>Astérix: Astérix et Cleopatra</t>
+  </si>
+  <si>
+    <t>BE,NL</t>
+  </si>
+  <si>
+    <t>Asterix en Cleopatra</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Asterix e Cleópatra</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Asterix und Kleopatra</t>
+  </si>
+  <si>
+    <t>DK,NO</t>
+  </si>
+  <si>
+    <t>Asterix og Kleopatra</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Asterix ja Cleopatra</t>
+  </si>
+  <si>
+    <t>Asterix &amp; Kleopatra</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Asterix kai Kleopatra</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Asterix és Kleopátra</t>
+  </si>
+  <si>
     <t>AU,GB,US</t>
   </si>
   <si>
     <t>Asterix and Cleopatra</t>
-  </si>
-[...49 lines deleted...]
-    <t>Asterix és Kleopátra</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Asterix e Cleopatra</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Asterikss Un Kleopatra</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Asterix i Kleopatra</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Astérix e Cleópatra</t>
   </si>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0062687/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-818A-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1BF1-A050-F6B5-C25F-7352-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/34600" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q536756" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/asterix-et-cleopatre" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0062687" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-818A-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1BF1-A050-F6B5-C25F-7352-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/34600" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q536756" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/asterix-et-cleopatre" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1013,59 +1013,59 @@
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>64</v>
       </c>
@@ -1106,51 +1106,51 @@
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>