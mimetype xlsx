--- v0 (2025-12-19)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le mari de la coiffeuse</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Patrice Leconte</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0100112/</t>
+    <t>https://www.imdb.com/title/tt0100112</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-DB74-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A19C-D36E-AB46-3A2A-82AF-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/71922</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q784535</t>
   </si>
@@ -611,51 +611,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0100112/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-DB74-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A19C-D36E-AB46-3A2A-82AF-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/71922" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q784535" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/the-hairdressers-husband" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0100112" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-DB74-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A19C-D36E-AB46-3A2A-82AF-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/71922" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q784535" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/the-hairdressers-husband" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>