--- v1 (2026-04-21)
+++ v2 (2026-08-15)
@@ -142,50 +142,56 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Cine Company</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Odeon</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Sotul coafezei</t>
+  </si>
+  <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Berberin Kocasi</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Maz fryzjerki</t>
   </si>
   <si>
     <t>O erastis tis kommotrias</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Чоловiк перукарки</t>
   </si>
   <si>
     <t>AR,ES</t>
@@ -227,56 +233,50 @@
     <t>HU</t>
   </si>
   <si>
     <t>A fodrásznő férje</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il marito della parrucchiera</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>髪結いの亭主</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Frisørens ektemann</t>
   </si>
   <si>
     <t>Mąż fryzjerki</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sotul coafezei</t>
   </si>
   <si>
     <t>Hårfrisörskans make</t>
   </si>
   <si>
     <t>Berberin Kocası</t>
   </si>
   <si>
     <t>Frizerkin muz</t>
   </si>
   <si>
     <t>Муж парикмахерши</t>
   </si>
   <si>
     <t>Чоловік перукарки</t>
   </si>
   <si>
     <t>Ο εραστής της κομμώτριας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -1014,80 +1014,80 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>45</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>54</v>
       </c>
@@ -1131,93 +1131,93 @@
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">