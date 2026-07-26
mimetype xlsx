--- v0 (2026-04-01)
+++ v1 (2026-07-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Englishman Who Went Up A Hill But Came Down A Mountain</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christopher Monger</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0112966/</t>
+    <t>https://www.imdb.com/title/tt0112966</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2BAF-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D8C9-B845-1E51-79DF-605F-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/88714</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q784934</t>
   </si>
@@ -214,93 +214,93 @@
   <si>
     <t>The Englishman Who Went Up a Hill But Came Down a Mountain</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>L'homme qui gravit une colline et redescendit une montagne</t>
   </si>
   <si>
     <t>L'anglès que va pujar un turó però va baixar una muntanya</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>El inglés que subió una colina pero bajó de una montaña</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ウェールズの山</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ο Εγγλέζος που ανέβηκε ένα λόφο αλλά κατέβηκε ένα βουνό</t>
+  </si>
+  <si>
     <t>El Ingles que subio una colina pero bajo una montana</t>
   </si>
   <si>
     <t>Englantilainen potilas</t>
   </si>
   <si>
     <t>L'inglese che salì la collina e scese la montagna</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Inglês que Subiu a Colina e Desceu a Montanha</t>
   </si>
   <si>
     <t>Der Engländer der auf einen Hügel stieg und von einem Berg herunterkam</t>
   </si>
   <si>
     <t>Englænderen der gik op på en bakke men kom ned fra et bjerg</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Inglane, kes tõusis künkale, kuid laskus mäest alla</t>
   </si>
   <si>
     <t>El inglés que subió una colina pero bajó una montaña</t>
   </si>
   <si>
     <t>Englantilainen joka nousi kukkulalle mutta laskeutui vuorelta</t>
   </si>
   <si>
     <t>L'Anglais qui gravit une colline mais descendit une montagne</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>O Englezos pou anevike ena lofo alla katevike ena vouno</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο Εγγλέζος που ανέβηκε ένα λόφο αλλά κατέβηκε ένα βουνό</t>
   </si>
   <si>
     <t>Az angol, aki dombra ment fel, de hegyről jött le</t>
   </si>
   <si>
     <t>L'inglese che salì la collina e scese da una montagna</t>
   </si>
   <si>
     <t>Engelskmannen som gikk opp på en ås, men kom ned fra et fjell</t>
   </si>
   <si>
     <t>O Angliku, który wszedł na wzgórze, a zszedł z góry</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>O Inglês Que Subiu Uma Colina e Desceu Uma Montanha</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Englezul care a urcat o colina dar a coborît un munte</t>
   </si>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0112966/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2BAF-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D8C9-B845-1E51-79DF-605F-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/88714" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q784934" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-englishman-who-went-up-a-hill-but-came-down-a-mountain" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0112966" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2BAF-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D8C9-B845-1E51-79DF-605F-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/88714" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q784934" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-englishman-who-went-up-a-hill-but-came-down-a-mountain" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="94.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1340,139 +1340,139 @@
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>64</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>66</v>
+      </c>
       <c r="B10" t="s">
-        <v>1</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>48</v>
       </c>