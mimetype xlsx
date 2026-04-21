--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Marat/Sade</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Peter Brook</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0060668/</t>
+    <t>https://www.imdb.com/title/tt0060668</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-DE75-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3255-DDCC-5EC2-21ED-70DA-H</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1182497</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/marat-sade</t>
   </si>
@@ -148,60 +148,60 @@
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Jean-Paul Marat üldöztetése és meggyilkolása, ahogy a charentoni elmegyógyintézet színjátszói előadják De Sade úr betanításában</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>マルキ・ド・サドの演出のもとにシャラントン精神病院患者によって演じられたジャン・ポール・マラーの迫害と暗殺</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Jean-Paul Marat förföljd och mördad så som det framställs av patienterna på hospitalet Charenton under ledning av Herr de sade</t>
   </si>
   <si>
     <t>Mordet på Marat</t>
   </si>
   <si>
     <t>Марат/Сад</t>
   </si>
   <si>
+    <t>The Persecution and Assassination of Jean-Paul Marat as Performed by the Inmates of the Asylum at Charenton Under the Direction of the Marquis de Sade</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Η δολοφονία του Μαρά</t>
   </si>
   <si>
     <t>Μαρά/Σαντ</t>
-  </si>
-[...1 lines deleted...]
-    <t>The Persecution and Assassination of Jean-Paul Marat as Performed by the Inmates of the Asylum at Charenton Under the Direction of the Marquis de Sade</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -518,51 +518,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0060668/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-DE75-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3255-DDCC-5EC2-21ED-70DA-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1182497" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/marat-sade" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0060668" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-DE75-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3255-DDCC-5EC2-21ED-70DA-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1182497" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/marat-sade" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -810,67 +810,67 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>