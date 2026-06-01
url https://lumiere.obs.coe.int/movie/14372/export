--- v1 (2026-04-21)
+++ v2 (2026-06-01)
@@ -148,60 +148,60 @@
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Jean-Paul Marat üldöztetése és meggyilkolása, ahogy a charentoni elmegyógyintézet színjátszói előadják De Sade úr betanításában</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>マルキ・ド・サドの演出のもとにシャラントン精神病院患者によって演じられたジャン・ポール・マラーの迫害と暗殺</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Jean-Paul Marat förföljd och mördad så som det framställs av patienterna på hospitalet Charenton under ledning av Herr de sade</t>
   </si>
   <si>
     <t>Mordet på Marat</t>
   </si>
   <si>
     <t>Марат/Сад</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η δολοφονία του Μαρά</t>
+  </si>
+  <si>
+    <t>Μαρά/Σαντ</t>
+  </si>
+  <si>
     <t>The Persecution and Assassination of Jean-Paul Marat as Performed by the Inmates of the Asylum at Charenton Under the Direction of the Marquis de Sade</t>
-  </si>
-[...7 lines deleted...]
-    <t>Μαρά/Σαντ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -810,67 +810,67 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>