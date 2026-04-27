--- v0 (2025-11-30)
+++ v1 (2026-04-27)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="114">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Meet The Parents</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jay Roach</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0212338/</t>
+    <t>https://www.imdb.com/title/tt0212338</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-3EA7-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7C52-FDD1-02C4-9600-EBF8-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/101405</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q623724</t>
   </si>
@@ -103,50 +103,53 @@
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2000</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
     <t>AT</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Universal</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Bontonfilm</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>United International Pictures</t>
@@ -175,225 +178,228 @@
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Apédra ütök</t>
   </si>
   <si>
     <t>Iepazistieties, mani vecaki</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Njeni roditelji</t>
   </si>
   <si>
     <t>Paskutinis jaunikio išbandymas</t>
   </si>
   <si>
     <t>Paskutinis tevu išbandymas</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>La familia de mi novia</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Meine Braut, ihr Vater und ich</t>
   </si>
   <si>
+    <t>Запознай се с нашите</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Entrando numa Fria</t>
+  </si>
+  <si>
     <t>AU,CA,DK,GB,NL,SG,US</t>
   </si>
   <si>
     <t>Meet the Parents</t>
   </si>
   <si>
-    <t>Запознай се с нашите</t>
-[...7 lines deleted...]
-  <si>
     <t>CA</t>
   </si>
   <si>
     <t>La belle-famille</t>
   </si>
   <si>
     <t>Fotr je lotr</t>
   </si>
   <si>
     <t>Kohtumine äiaga</t>
   </si>
   <si>
     <t>Los padres de ella</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>Släkten är värst</t>
   </si>
   <si>
     <t>Perhe on painajainen</t>
   </si>
   <si>
+    <t>Gabros tis symforas</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Dozvola za brak</t>
+  </si>
+  <si>
+    <t>Apádra ütök</t>
+  </si>
+  <si>
+    <t>Ti presento i miei</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ミート・ザ・ペアレンツ</t>
+  </si>
+  <si>
+    <t>Paskutinis tėvų išbandymas</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Slekten er verst</t>
+  </si>
+  <si>
+    <t>Poznaj mojego tatę</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Um Sogro Do Pior</t>
+  </si>
+  <si>
+    <t>Cunoaşte părinţii</t>
+  </si>
+  <si>
+    <t>Socrii</t>
+  </si>
+  <si>
+    <t>Un socru de cosmar</t>
+  </si>
+  <si>
+    <t>Њени родитељи</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Njeni tastari</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Foter je lotor</t>
+  </si>
+  <si>
+    <t>Protivný svokor</t>
+  </si>
+  <si>
+    <t>Svokor je lotor</t>
+  </si>
+  <si>
+    <t>Zor Baba</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Знайомство з батьками</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Знакомство с родителями</t>
+  </si>
+  <si>
     <t>Mon beau-père et moi</t>
   </si>
   <si>
-    <t>Gabros tis symforas</t>
-[...76 lines deleted...]
-  <si>
     <t>Γαμπρός της συμφοράς</t>
-  </si>
-[...4 lines deleted...]
-    <t>Знакомство с родителями</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -710,51 +716,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0212338/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3EA7-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7C52-FDD1-02C4-9600-EBF8-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/101405" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q623724" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/meet-the-parents-2000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0212338" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3EA7-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7C52-FDD1-02C4-9600-EBF8-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/101405" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q623724" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/meet-the-parents-2000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -820,917 +826,958 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J27"/>
+  <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="10" width="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="11" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="3">
         <v>587547</v>
       </c>
       <c r="E2" s="3">
         <v>238591</v>
       </c>
       <c r="F2" s="3">
         <v>348956</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D3" s="3">
         <v>202000</v>
       </c>
       <c r="E3" s="3">
         <v>202000</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D4" s="3">
         <v>45301</v>
       </c>
       <c r="E4" s="3">
         <v>15314</v>
       </c>
       <c r="F4" s="3">
         <v>29987</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5">
         <v>36867</v>
       </c>
       <c r="D5" s="3">
         <v>450689</v>
       </c>
       <c r="E5" s="3">
         <v>134235</v>
       </c>
       <c r="F5" s="3">
         <v>316439</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3">
         <v>15</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6">
         <v>36888</v>
       </c>
       <c r="D6" s="3">
         <v>76577</v>
       </c>
       <c r="E6" s="3">
         <v>13577</v>
       </c>
       <c r="F6" s="3">
         <v>63000</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7" s="3">
         <v>3245083</v>
       </c>
       <c r="E7" s="3">
         <v>1818653</v>
       </c>
       <c r="F7" s="3">
         <v>1426430</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D8" s="3">
         <v>123716</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
         <v>122049</v>
       </c>
       <c r="G8" s="3">
         <v>320</v>
       </c>
       <c r="H8" s="3">
         <v>46</v>
       </c>
       <c r="I8" s="3">
         <v>1301</v>
       </c>
       <c r="J8" s="3"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8" s="3"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9">
         <v>36924</v>
       </c>
       <c r="D9" s="3">
         <v>22648</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>22648</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9" s="3"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10">
         <v>36872</v>
       </c>
       <c r="D10" s="3">
         <v>3241314</v>
       </c>
       <c r="E10" s="3">
         <v>995178</v>
       </c>
       <c r="F10" s="3">
         <v>2245908</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3">
         <v>228</v>
       </c>
       <c r="J10" s="3"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10" s="3"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="3">
         <v>60449</v>
       </c>
       <c r="E11" s="3">
         <v>60449</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11" s="3"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="3">
         <v>1756160</v>
       </c>
       <c r="E12" s="3">
         <v>6400</v>
       </c>
       <c r="F12" s="3">
         <v>1749307</v>
       </c>
       <c r="G12" s="3">
         <v>453</v>
       </c>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12" s="3"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="3">
         <v>3502165</v>
       </c>
       <c r="E13" s="3">
         <v>3502165</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13" s="3"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D14" s="3">
         <v>165000</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>165000</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14" s="3"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" s="3">
         <v>398608</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>398608</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15" s="3"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" s="3">
         <v>26969</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>26969</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16" s="3"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" s="3">
         <v>2556905</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3">
         <v>2556905</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17" s="3"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" s="3">
         <v>39759</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>39759</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18" s="3"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" s="3">
         <v>33150</v>
       </c>
       <c r="E19" s="3">
         <v>16500</v>
       </c>
       <c r="F19" s="3">
         <v>16650</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19" s="3"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" s="3">
         <v>18396</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3">
         <v>18396</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20" s="3"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21">
+        <v>45736</v>
       </c>
       <c r="D21" s="3">
-        <v>220350</v>
+        <v>223024</v>
       </c>
       <c r="E21" s="3">
         <v>220350</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21" s="3">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D22" s="3">
         <v>64055</v>
       </c>
       <c r="E22" s="3">
         <v>64055</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22" s="3"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D23" s="3">
         <v>121560</v>
       </c>
       <c r="E23" s="3"/>
       <c r="F23" s="3">
         <v>121329</v>
       </c>
       <c r="G23" s="3">
         <v>178</v>
       </c>
       <c r="H23" s="3">
         <v>53</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23" s="3"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D24" s="3">
         <v>82518</v>
       </c>
       <c r="E24" s="3">
         <v>82518</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24" s="3"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D25" s="3">
         <v>353765</v>
       </c>
       <c r="E25" s="3">
         <v>353765</v>
       </c>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25" s="3"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D26" s="3">
-        <v>16563261</v>
+        <v>16565935</v>
       </c>
       <c r="E26" s="3">
         <v>7235750</v>
       </c>
       <c r="F26" s="3">
         <v>9324932</v>
       </c>
       <c r="G26" s="3">
         <v>951</v>
       </c>
       <c r="H26" s="3">
         <v>99</v>
       </c>
       <c r="I26" s="3">
         <v>1529</v>
       </c>
       <c r="J26" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26" s="3">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D27" s="3">
-        <v>17394684</v>
+        <v>17397358</v>
       </c>
       <c r="E27" s="3">
         <v>7723750</v>
       </c>
       <c r="F27" s="3">
         <v>9668340</v>
       </c>
       <c r="G27" s="3">
         <v>951</v>
       </c>
       <c r="H27" s="3">
         <v>99</v>
       </c>
       <c r="I27" s="3">
         <v>1529</v>
       </c>
       <c r="J27" s="3">
         <v>15</v>
+      </c>
+      <c r="K27" s="3">
+        <v>2674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>