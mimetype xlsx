--- v1 (2026-04-27)
+++ v2 (2026-06-13)
@@ -346,60 +346,60 @@
   <si>
     <t>Njeni tastari</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Foter je lotor</t>
   </si>
   <si>
     <t>Protivný svokor</t>
   </si>
   <si>
     <t>Svokor je lotor</t>
   </si>
   <si>
     <t>Zor Baba</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Знайомство з батьками</t>
   </si>
   <si>
+    <t>Γαμπρός της συμφοράς</t>
+  </si>
+  <si>
     <t>RU</t>
   </si>
   <si>
     <t>Знакомство с родителями</t>
   </si>
   <si>
     <t>Mon beau-père et moi</t>
-  </si>
-[...1 lines deleted...]
-    <t>Γαμπρός της συμφοράς</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1714,67 +1714,67 @@
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>