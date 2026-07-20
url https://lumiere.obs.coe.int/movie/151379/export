--- v0 (2026-04-28)
+++ v1 (2026-07-20)
@@ -76,87 +76,87 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Miracle Communications/Dazzler</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>Chaoji Feixia</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>출동 슈퍼윙스</t>
+  </si>
+  <si>
     <t>AU,CA,DE,ES,FR,GB,HK,IE,IT,JP,MX,NZ,SG,US</t>
   </si>
   <si>
     <t>DZ,EG,IL</t>
   </si>
   <si>
     <t>Subar Wayanjiz</t>
   </si>
   <si>
     <t>ES,MX,PE</t>
   </si>
   <si>
     <t>Super Wings</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Su pexr Wing s Hein fa phu phithạks</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Super Jett</t>
-  </si>
-[...10 lines deleted...]
-    <t>Chaoji Feixia</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Super Wings - A szárnyalók</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>スーパーウィングス</t>
   </si>
   <si>
     <t>Chuldong! Syupeo Wingseu</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Mästerflygarna</t>
   </si>
   <si>
     <t>HK,SG</t>
   </si>
@@ -685,67 +685,67 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
@@ -754,51 +754,51 @@
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>42</v>
       </c>