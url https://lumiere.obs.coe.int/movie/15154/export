--- v0 (2025-12-11)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Tigger Movie</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jun Falkenstein</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0220099/</t>
+    <t>https://www.imdb.com/title/tt0220099</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2433-0000-T-0000-0000-O</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2592-4B53-6358-E34B-B43D-7</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/99672</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q374431</t>
   </si>
@@ -307,123 +307,123 @@
   <si>
     <t>Tiikerin oma elokuva</t>
   </si>
   <si>
     <t>Le film Tigrou</t>
   </si>
   <si>
     <t>Les aventures de Tigrou et de Winnie l'ourson</t>
   </si>
   <si>
     <t>O Tigris, o Winnie kai i parea tous</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Tigar traži obitelj</t>
   </si>
   <si>
     <t>Tigris színre lép</t>
   </si>
   <si>
     <t>Il film La tigre</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ティガー・ムービー プーさんの贈り物</t>
+  </si>
+  <si>
+    <t>ティガー映画</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>La película del tigre</t>
+  </si>
+  <si>
+    <t>Teigetjes film</t>
+  </si>
+  <si>
+    <t>Tigergutt</t>
+  </si>
+  <si>
+    <t>Tygrys i przyjaciele</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>As Aventuras do Tigre</t>
+  </si>
+  <si>
+    <t>Aventurile tigrisorului</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Tigrov film</t>
+  </si>
+  <si>
+    <t>Tigers film</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Tiger in Medvedek Pu</t>
+  </si>
+  <si>
+    <t>Ayı Winnie: Kaplan Tigger</t>
+  </si>
+  <si>
+    <t>Tigger: The Movie</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Приключения Тигрули</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Тигрикове кіно</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Winnie the Pooh and the Family Tree</t>
+  </si>
+  <si>
     <t>T come Tigro... e tutti gli amici di Winnie the Pooh</t>
-  </si>
-[...70 lines deleted...]
-    <t>Тигрикове кіно</t>
   </si>
   <si>
     <t>Ο Τίγρης, ο Γουίνι και η παρέα τους</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -743,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0220099/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2433-0000-T-0000-0000-O" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2592-4B53-6358-E34B-B43D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/99672" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q374431" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-tigger-movie" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0220099" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2433-0000-T-0000-0000-O" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2592-4B53-6358-E34B-B43D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/99672" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q374431" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-tigger-movie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1998,176 +1998,176 @@
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:2">
-      <c r="A38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>115</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:2">
+      <c r="A40" t="s">
+        <v>117</v>
+      </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>57</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">