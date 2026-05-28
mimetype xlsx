--- v1 (2026-04-13)
+++ v2 (2026-05-28)
@@ -241,192 +241,192 @@
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>Kaplan tigger</t>
   </si>
   <si>
     <t>Pelicula de Tigger. La nuevas aventuras de Winnie</t>
   </si>
   <si>
     <t>T come Tigro e tutti gli amici di Winnie the Pooh</t>
   </si>
   <si>
     <t>Tigger's Grosses Abenteuer</t>
   </si>
   <si>
     <t>Tigris szinrelép</t>
   </si>
   <si>
     <t>Tiikerin oma leffa</t>
   </si>
   <si>
+    <t>AR,ES</t>
+  </si>
+  <si>
+    <t>La película de Tigger</t>
+  </si>
+  <si>
+    <t>Тигър</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Tigrão: O Filme</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Le Film de Tigrou</t>
+  </si>
+  <si>
+    <t>Tygrův příběh</t>
+  </si>
+  <si>
+    <t>Der Tigger-Film</t>
+  </si>
+  <si>
+    <t>Tiggers großes Abenteuer</t>
+  </si>
+  <si>
+    <t>Tigerdyrets familiefest</t>
+  </si>
+  <si>
+    <t>Tiigrifilm</t>
+  </si>
+  <si>
+    <t>Tiikerin oma elokuva</t>
+  </si>
+  <si>
+    <t>Le film Tigrou</t>
+  </si>
+  <si>
+    <t>Les aventures de Tigrou et de Winnie l'ourson</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
+    <t>O Tigris, o Winnie kai i parea tous</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Tigar traži obitelj</t>
+  </si>
+  <si>
+    <t>Tigris színre lép</t>
+  </si>
+  <si>
+    <t>Il film La tigre</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ティガー・ムービー プーさんの贈り物</t>
+  </si>
+  <si>
+    <t>ティガー映画</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>La película del tigre</t>
+  </si>
+  <si>
+    <t>Teigetjes film</t>
+  </si>
+  <si>
+    <t>Tigergutt</t>
+  </si>
+  <si>
+    <t>Tygrys i przyjaciele</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>As Aventuras do Tigre</t>
+  </si>
+  <si>
+    <t>Aventurile tigrisorului</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Tigrov film</t>
+  </si>
+  <si>
+    <t>Tigers film</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Tiger in Medvedek Pu</t>
+  </si>
+  <si>
+    <t>Ayı Winnie: Kaplan Tigger</t>
+  </si>
+  <si>
+    <t>Tigger: The Movie</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Приключения Тигрули</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Тигрикове кіно</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Winnie the Pooh and the Family Tree</t>
+  </si>
+  <si>
+    <t>Ο Τίγρης, ο Γουίνι και η παρέα τους</t>
+  </si>
+  <si>
     <t>Ο Τίγρης, Ο Winnie και η παρέα τους</t>
   </si>
   <si>
-    <t>AR,ES</t>
-[...130 lines deleted...]
-  <si>
     <t>T come Tigro... e tutti gli amici di Winnie the Pooh</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο Τίγρης, ο Γουίνι και η παρέα τους</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1870,312 +1870,312 @@
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>75</v>
       </c>
       <c r="B9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>80</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="B32" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:2">
-      <c r="A37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:2">
+      <c r="A38" t="s">
+        <v>114</v>
+      </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>