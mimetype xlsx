--- v0 (2025-11-14)
+++ v1 (2026-04-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Threesome</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Andrew Fleming</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0111418/</t>
+    <t>https://www.imdb.com/title/tt0111418</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-7C76-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0265-F4A5-4242-2C22-B21B-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/85615</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1308638</t>
   </si>
@@ -163,135 +163,135 @@
   <si>
     <t>Švédská trojka</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Einsam, zweisam, dreisam</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Han, hun og ham</t>
   </si>
   <si>
     <t>Tres maneres d'estimar</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Kolmen Kesken</t>
   </si>
   <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Ljubav utroje</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Édeshármas</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Amici per gioco, amici per sesso</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>スリーサム</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Ensom, tosom, trekant</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Ich troje</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Três à Mistura</t>
+  </si>
+  <si>
+    <t>O fată, doi băieţi, trei posibilităţi</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Trojka</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Trekant</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Трое</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Ljubezen v troje</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Švédska trojka</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Üçü Bir Arada</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>2 garçons, 1 fille, 3 possibilités</t>
-  </si>
-[...79 lines deleted...]
-    <t>Üçü Bir Arada</t>
   </si>
   <si>
     <t>Ερωτικό τρίγωνο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -611,51 +611,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0111418/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-7C76-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0265-F4A5-4242-2C22-B21B-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/85615" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1308638" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/threesome-1994" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0111418" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-7C76-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0265-F4A5-4242-2C22-B21B-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/85615" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1308638" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/threesome-1994" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -977,59 +977,59 @@
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>70</v>
       </c>