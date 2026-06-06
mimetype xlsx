--- v1 (2026-04-30)
+++ v2 (2026-06-06)
@@ -244,57 +244,57 @@
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Трое</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Ljubezen v troje</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Švédska trojka</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Üçü Bir Arada</t>
   </si>
   <si>
+    <t>Ερωτικό τρίγωνο</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>2 garçons, 1 fille, 3 possibilités</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ερωτικό τρίγωνο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1033,59 +1033,59 @@
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>