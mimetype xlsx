--- v0 (2025-11-18)
+++ v1 (2026-04-20)
@@ -40,101 +40,107 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Screwed</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Scott Alexander, Larry Karaszewski</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0156323/</t>
+    <t>https://www.imdb.com/title/tt0156323</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2707-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/63E9-8353-3502-0A2F-5D22-Z</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1265063</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/screwed-2000</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2001</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Tramados</t>
+  </si>
+  <si>
     <t>AU,GB,US</t>
   </si>
   <si>
     <t>Screwed (Reventado)</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Ofiary losu</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Jodidos</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>La grosse arnaque</t>
   </si>
   <si>
     <t>BG</t>
@@ -182,56 +188,50 @@
     <t>U akciji</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Kutyaütők</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Screwed - Due criminali da strapazzo</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>スクリュード/ドジドジ大作戦</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Y tú abuelita también</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tramados</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Кретени у акцији</t>
   </si>
   <si>
     <t>У акцији</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Gerzekler</t>
   </si>
   <si>
     <t>Ballbusted</t>
   </si>
   <si>
     <t>Foolproof</t>
   </si>
   <si>
     <t>Pittsburgh</t>
   </si>
@@ -578,51 +578,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0156323/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2707-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/63E9-8353-3502-0A2F-5D22-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1265063" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/screwed-2000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0156323" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2707-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/63E9-8353-3502-0A2F-5D22-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1265063" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/screwed-2000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -772,62 +772,62 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
@@ -838,59 +838,59 @@
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>48</v>
       </c>