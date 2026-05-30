--- v1 (2026-04-20)
+++ v2 (2026-05-30)
@@ -91,147 +91,147 @@
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2001</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,GB,US</t>
+  </si>
+  <si>
+    <t>Screwed (Reventado)</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Ofiary losu</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Jodidos</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>La grosse arnaque</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Прецакани</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Em Maus Lençóis</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Miss Grippe-sou</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Dumm gelaufen - Kidnapping für Anfänger</t>
+  </si>
+  <si>
+    <t>Reventado</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Screwed - pulassa</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>Les embrouilles de Will</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>U akciji</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Kutyaütők</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Screwed - Due criminali da strapazzo</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>スクリュード/ドジドジ大作戦</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Y tú abuelita también</t>
+  </si>
+  <si>
     <t>PT</t>
   </si>
   <si>
     <t>Tramados</t>
-  </si>
-[...91 lines deleted...]
-    <t>Y tú abuelita también</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Кретени у акцији</t>
   </si>
   <si>
     <t>У акцији</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Gerzekler</t>
   </si>
   <si>
     <t>Ballbusted</t>
   </si>
   <si>
     <t>Foolproof</t>
   </si>
   <si>
     <t>Pittsburgh</t>
   </si>
@@ -772,62 +772,62 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>27</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
@@ -838,59 +838,59 @@
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>48</v>
       </c>