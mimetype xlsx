--- v1 (2025-12-08)
+++ v2 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Les rivières pourpres</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mathieu Kassovitz</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0228786/</t>
+    <t>https://www.imdb.com/title/tt0228786</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-3F03-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5289-9D40-12BA-AA20-DF96-0</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/97248</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q854635</t>
   </si>
@@ -181,180 +181,180 @@
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>SPI</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>De blodröda floderna</t>
+  </si>
+  <si>
+    <t>Los ríos púrpura</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Bibor folyo</t>
+  </si>
+  <si>
+    <t>De blodrode floder</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Kizil Nehirler</t>
+  </si>
+  <si>
+    <t>Los rios de color purpura</t>
+  </si>
+  <si>
+    <t>Purpurinės upės</t>
+  </si>
+  <si>
+    <t>Purpurové reky</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Ríos de color púrpura</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Багрянi рiки</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Purpurové rieky</t>
+  </si>
+  <si>
+    <t>Kızıl Nehirler</t>
+  </si>
+  <si>
+    <t>Багряні ріки</t>
+  </si>
+  <si>
+    <t>AR,ES,MX</t>
+  </si>
+  <si>
+    <t>Los ríos de color púrpura</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Die purpurnen Flüsse</t>
+  </si>
+  <si>
+    <t>Пурпурните реки</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Rios Vermelhos</t>
+  </si>
+  <si>
+    <t>AU,CA,GB,NL,US</t>
+  </si>
+  <si>
+    <t>The Crimson Rivers</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>Los ríos color púrpura</t>
+  </si>
+  <si>
+    <t>Purpurové řeky</t>
+  </si>
+  <si>
+    <t>De blodrøde floder</t>
+  </si>
+  <si>
+    <t>Purpurjõed</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Purppuravirrat</t>
+  </si>
+  <si>
+    <t>Porfyra potamia</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Grimizne rijeke</t>
+  </si>
+  <si>
+    <t>Bíbor folyók</t>
+  </si>
+  <si>
+    <t>I fiumi di porpora</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Crimson River</t>
+  </si>
+  <si>
+    <t>クリムゾン・リバー</t>
+  </si>
+  <si>
     <t>Kraujo upes</t>
-  </si>
-[...127 lines deleted...]
-    <t>クリムゾン・リバー</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>De røde elvene</t>
   </si>
   <si>
     <t>Purpurowe rzeki</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Os Crimes dos Rios de Púrpura</t>
   </si>
   <si>
     <t>Râuri de purpură</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Purpurne reke</t>
   </si>
@@ -704,51 +704,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0228786/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3F03-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5289-9D40-12BA-AA20-DF96-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/97248" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q854635" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/the-crimson-rivers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0228786" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3F03-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5289-9D40-12BA-AA20-DF96-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/97248" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q854635" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/the-crimson-rivers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1331,276 +1331,276 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>47</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>102</v>
       </c>