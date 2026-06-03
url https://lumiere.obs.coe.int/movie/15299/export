--- v2 (2026-04-23)
+++ v3 (2026-06-03)
@@ -181,93 +181,93 @@
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>SPI</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Los ríos púrpura</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Bibor folyo</t>
+  </si>
+  <si>
+    <t>De blodrode floder</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Kizil Nehirler</t>
+  </si>
+  <si>
+    <t>Los rios de color purpura</t>
+  </si>
+  <si>
+    <t>Purpurinės upės</t>
+  </si>
+  <si>
+    <t>Purpurové reky</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Ríos de color púrpura</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Багрянi рiки</t>
+  </si>
+  <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>De blodröda floderna</t>
-  </si>
-[...37 lines deleted...]
-    <t>Багрянi рiки</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Purpurové rieky</t>
   </si>
   <si>
     <t>Kızıl Nehirler</t>
   </si>
   <si>
     <t>Багряні ріки</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Los ríos de color púrpura</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Die purpurnen Flüsse</t>
   </si>
@@ -1330,141 +1330,141 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>55</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
         <v>56</v>
       </c>
-    </row>
-    <row r="3" spans="1:2">
       <c r="B3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="B4" t="s">
         <v>57</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
         <v>59</v>
       </c>
-    </row>
-    <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
+      <c r="B7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>63</v>
-      </c>
-[...3 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="B10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>66</v>
       </c>
       <c r="B11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>68</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>31</v>
       </c>