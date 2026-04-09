--- v0 (2025-11-15)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Bread And Roses</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ken Loach</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, DE, ES</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0212826/</t>
+    <t>https://www.imdb.com/title/tt0212826</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-1F11-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1046-C1A4-F6C4-C7B0-D7AB-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/99988</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q125494</t>
   </si>
@@ -241,99 +241,99 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Chleb i róze</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Pan y rosas</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Pão e Rosas</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Du pain et des roses</t>
   </si>
   <si>
+    <t>Brot und Rosen</t>
+  </si>
+  <si>
+    <t>Psomi kai triantafylla</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Kenyér és rózsa</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ブレッド&amp;ローズ</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Lejos de casa</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Brød og roser</t>
+  </si>
+  <si>
+    <t>Chleb i róże</t>
+  </si>
+  <si>
+    <t>Bröd och rosor</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Ekmek ve Güller</t>
+  </si>
+  <si>
+    <t>Bread &amp; Roses</t>
+  </si>
+  <si>
     <t>DE,FR,GB,IT,US</t>
   </si>
   <si>
     <t>Bread and Roses</t>
-  </si>
-[...43 lines deleted...]
-    <t>Bread &amp; Roses</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Хлеб и розы</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Хліб і троянди</t>
   </si>
   <si>
     <t>Ψωμί και τριαντάφυλλα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0212826/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1F11-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1046-C1A4-F6C4-C7B0-D7AB-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/99988" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q125494" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/pan-y-rosas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0212826" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1F11-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1046-C1A4-F6C4-C7B0-D7AB-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/99988" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q125494" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/pan-y-rosas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1585,129 +1585,129 @@
       <c r="A4" t="s">
         <v>69</v>
       </c>
       <c r="B4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>71</v>
       </c>
       <c r="B5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>73</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>79</v>
       </c>
       <c r="B10" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>81</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>83</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" t="s">
+      <c r="B16" t="s">
         <v>89</v>
       </c>
-      <c r="B16" t="s">
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>92</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>94</v>
       </c>
       <c r="B19" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20" t="s">