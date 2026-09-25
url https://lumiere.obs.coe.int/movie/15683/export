--- v2 (2026-06-04)
+++ v3 (2026-09-25)
@@ -118,84 +118,84 @@
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Terreur au 4e</t>
+  </si>
+  <si>
+    <t>Cuarto piso</t>
+  </si>
+  <si>
     <t>CA,GB,SE,US</t>
   </si>
   <si>
     <t>Czwarte pietro</t>
   </si>
   <si>
     <t>Planta 4a</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>El cuarto piso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Чeтвъртият етаж</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Quarto Andar</t>
-  </si>
-[...7 lines deleted...]
-    <t>Cuarto piso</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Neljäs kerros</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>To 4o patoma</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A negyedik emelet</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il mistero del quarto piano</t>
   </si>
@@ -883,101 +883,101 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
+      <c r="B6" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>50</v>
       </c>