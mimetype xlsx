--- v0 (2025-12-21)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Summer of 27 Missing Kisses</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nana Dzhordzhadze</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, GB, FR, DK, GE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0246405/</t>
+    <t>https://www.imdb.com/title/tt0246405</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-6EF4-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D579-D39A-B33C-B464-F3AE-D</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2604872</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/fr/film/27-missing-kisses</t>
   </si>
@@ -539,51 +539,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0246405/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6EF4-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D579-D39A-B33C-B464-F3AE-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2604872" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/27-missing-kisses" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0246405" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6EF4-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D579-D39A-B33C-B464-F3AE-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2604872" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/27-missing-kisses" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -841,55 +841,55 @@
       </c>
       <c r="D7" s="3">
         <v>12458</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>11990</v>
       </c>
       <c r="G7" s="3">
         <v>459</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3">
         <v>9</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="3">
-        <v>25281</v>
+        <v>25017</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>25281</v>
+        <v>25017</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9">
         <v>37484</v>
       </c>
       <c r="D9" s="3">
         <v>1565</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3">
@@ -983,92 +983,92 @@
         <v>46</v>
       </c>
       <c r="C13">
         <v>37378</v>
       </c>
       <c r="D13" s="3">
         <v>342</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3">
         <v>342</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="3">
-        <v>91112</v>
+        <v>90848</v>
       </c>
       <c r="E14" s="3">
         <v>3222</v>
       </c>
       <c r="F14" s="3">
-        <v>84015</v>
+        <v>83751</v>
       </c>
       <c r="G14" s="3">
         <v>2829</v>
       </c>
       <c r="H14" s="3">
         <v>940</v>
       </c>
       <c r="I14" s="3">
         <v>30</v>
       </c>
       <c r="J14" s="3">
         <v>9</v>
       </c>
       <c r="K14" s="3">
         <v>8</v>
       </c>
       <c r="L14" s="3">
         <v>28</v>
       </c>
       <c r="M14" s="3">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="3">
-        <v>94318</v>
+        <v>94054</v>
       </c>
       <c r="E15" s="3">
         <v>3222</v>
       </c>
       <c r="F15" s="3">
-        <v>87221</v>
+        <v>86957</v>
       </c>
       <c r="G15" s="3">
         <v>2829</v>
       </c>
       <c r="H15" s="3">
         <v>940</v>
       </c>
       <c r="I15" s="3">
         <v>30</v>
       </c>
       <c r="J15" s="3">
         <v>9</v>
       </c>
       <c r="K15" s="3">
         <v>8</v>
       </c>
       <c r="L15" s="3">
         <v>28</v>
       </c>
       <c r="M15" s="3">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>