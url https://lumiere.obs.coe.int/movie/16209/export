--- v0 (2025-11-23)
+++ v1 (2026-04-17)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La mariée était en noir</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>François Truffaut</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0061955/</t>
+    <t>https://www.imdb.com/title/tt0061955</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-494E-0000-K-0000-0000-E</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/14C2-29E2-6919-ECBB-6084-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/33254</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1211737</t>
   </si>
@@ -208,66 +208,66 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Mireasa era in negru</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Panna mloda w zalobie</t>
   </si>
   <si>
     <t>AR,CO,ES,MX</t>
   </si>
   <si>
     <t>La novia vestía de negro</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Die Braut trug schwarz</t>
   </si>
   <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>De bruid droeg zwart</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Младоженката беше в черно</t>
+  </si>
+  <si>
     <t>AU</t>
   </si>
   <si>
     <t>Francois Truffaut's The Bride Wore Black</t>
-  </si>
-[...10 lines deleted...]
-    <t>Младоженката беше в черно</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Noiva Estava de Preto</t>
   </si>
   <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>The Bride Wore Black</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Bruden var i sort</t>
   </si>
   <si>
     <t>La novia vestida de negro</t>
   </si>
   <si>
     <t>Bruden i svart</t>
   </si>
@@ -701,51 +701,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0061955/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-494E-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/14C2-29E2-6919-ECBB-6084-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/33254" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1211737" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/la-novia-vestia-de-negro" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0061955" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-494E-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/14C2-29E2-6919-ECBB-6084-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/33254" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1211737" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/la-novia-vestia-de-negro" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>