--- v1 (2026-04-17)
+++ v2 (2026-07-27)
@@ -184,50 +184,56 @@
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Association WHS</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SFI</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Bruden var i sort</t>
+  </si>
+  <si>
     <t>RO</t>
   </si>
   <si>
     <t>Mireasa era in negru</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Panna mloda w zalobie</t>
   </si>
   <si>
     <t>AR,CO,ES,MX</t>
   </si>
   <si>
     <t>La novia vestía de negro</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Die Braut trug schwarz</t>
   </si>
   <si>
     <t>BE</t>
@@ -236,56 +242,50 @@
     <t>De bruid droeg zwart</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Младоженката беше в черно</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Francois Truffaut's The Bride Wore Black</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Noiva Estava de Preto</t>
   </si>
   <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>The Bride Wore Black</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bruden var i sort</t>
   </si>
   <si>
     <t>La novia vestida de negro</t>
   </si>
   <si>
     <t>Bruden i svart</t>
   </si>
   <si>
     <t>Morsian pukeutui mustaan</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>I nyfi forouse mavra</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Nevjesta je bila u crnini</t>
   </si>
   <si>
     <t>HU</t>
   </si>
@@ -1325,62 +1325,62 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>58</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>60</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>62</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
@@ -1493,67 +1493,67 @@
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>98</v>
       </c>