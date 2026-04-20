--- v0 (2025-11-24)
+++ v1 (2026-04-20)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>A Midsummer Night's Sex Comedy</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Woody Allen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0084329/</t>
+    <t>https://www.imdb.com/title/tt0084329</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-E1B7-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4A31-400C-4D76-59C4-A7A0-A</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/56381</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1306629</t>
   </si>
@@ -629,51 +629,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0084329/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-E1B7-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4A31-400C-4D76-59C4-A7A0-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/56381" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1306629" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/a-midsummer-nights-sex-comedy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0084329" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-E1B7-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4A31-400C-4D76-59C4-A7A0-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/56381" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1306629" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/a-midsummer-nights-sex-comedy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>