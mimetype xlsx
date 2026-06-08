--- v1 (2026-04-20)
+++ v2 (2026-06-08)
@@ -133,81 +133,81 @@
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Swashbuckler Films</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Filmmuseum Distributie</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Секскомедия в лятна нощ</t>
+  </si>
+  <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Сексуальна комедiя в лiтню нiч</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Comedia sexual en una noche de verano</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Eine Sommernachts-Sexkomödie</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Een midzomernacht sex comedie</t>
-  </si>
-[...4 lines deleted...]
-    <t>Секскомедия в лятна нощ</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sonhos Eróticos de uma Noite de Verão</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Comédie érotique d'une nuit d'été</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>En midsommernats sexkomedie</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>La comedia sexual de una noche de verano</t>
   </si>
@@ -965,59 +965,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
@@ -1151,51 +1151,51 @@
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">