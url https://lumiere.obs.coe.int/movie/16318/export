--- v0 (2025-11-21)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hannah and Her Sisters</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Woody Allen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0091167/</t>
+    <t>https://www.imdb.com/title/tt0091167</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-321E-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C9CB-1643-43A7-629C-7D60-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/61893</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q845057</t>
   </si>
@@ -743,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0091167/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-321E-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C9CB-1643-43A7-629C-7D60-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/61893" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q845057" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/hannah-and-her-sisters" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0091167" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-321E-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C9CB-1643-43A7-629C-7D60-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/61893" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q845057" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/hannah-and-her-sisters" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>