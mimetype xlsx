--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -331,90 +331,90 @@
   <si>
     <t>ハンナとその姉妹</t>
   </si>
   <si>
     <t>Hanna to sono shimai</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Hana ir seserys</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Hannah og hennes søstre</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Hannah i jej siostry</t>
   </si>
   <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Ana e as Suas Irmãs</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Hannah si surorile ei</t>
+  </si>
+  <si>
+    <t>Хана и њене сестре</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Hannah och hennes systrar</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Hannah in njeni sestri</t>
+  </si>
+  <si>
+    <t>Hannah ve Kızkardeşleri</t>
+  </si>
+  <si>
+    <t>Hannah i njezine sestre</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>汉娜姐妹</t>
+  </si>
+  <si>
     <t>Η Χάνα και οι αδελφές της</t>
-  </si>
-[...37 lines deleted...]
-    <t>汉娜姐妹</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Ханна и её сёстры</t>
   </si>
   <si>
     <t>Ханна и её сестры</t>
   </si>
   <si>
     <t>Ганна та її сестри</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1624,112 +1624,112 @@
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:2">
-      <c r="A34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:2">
+      <c r="A35" t="s">
+        <v>116</v>
+      </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>119</v>
       </c>
       <c r="B37" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>119</v>
       </c>
       <c r="B38" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>65</v>
       </c>