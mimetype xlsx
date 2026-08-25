--- v0 (2026-05-02)
+++ v1 (2026-08-25)
@@ -82,50 +82,56 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Universal/Vision Distribution (IT)</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,FR,GB,IT,KR,SE,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ασφάλεια</t>
+  </si>
+  <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Sicherheit</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Segurança</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Sécurité</t>
   </si>
   <si>
     <t>CZ</t>
@@ -179,56 +185,50 @@
     <t>Assalto ao Shopping</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Siguranță</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>危安警戒</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Güvenlik</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Цена безопасности</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ασφάλεια</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -800,59 +800,59 @@
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>47</v>
       </c>