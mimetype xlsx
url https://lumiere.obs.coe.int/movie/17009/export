--- v0 (2026-04-15)
+++ v1 (2026-10-14)
@@ -103,50 +103,56 @@
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Temporary Import Filme</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Sin anestesia</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Χωρίς αναισθητικό</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Sans anesthésie</t>
   </si>
   <si>
     <t>Without Anesthesia</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Uden bedøvelse</t>
   </si>
   <si>
     <t>Ohne Betäubung</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Érzéstelenítés nélkül</t>
   </si>
   <si>
     <t>IT</t>
@@ -161,56 +167,50 @@
     <t>Zonder verdoving</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Fără anestezie</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Без наркоза</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Utan bedövning</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>不求麻醉藥</t>
-  </si>
-[...4 lines deleted...]
-    <t>Χωρίς αναισθητικό</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -756,78 +756,78 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>6</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">