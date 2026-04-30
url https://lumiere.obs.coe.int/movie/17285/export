--- v0 (2025-11-19)
+++ v1 (2026-04-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Fast and the Furious</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rob Cohen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0232500/</t>
+    <t>https://www.imdb.com/title/tt0232500</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-3FE7-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2786-67F9-02C2-5990-BC82-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/103610</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q155476</t>
   </si>
@@ -340,132 +340,132 @@
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Fast &amp; Furious</t>
   </si>
   <si>
     <t>Rychle a zběsile</t>
   </si>
   <si>
     <t>Kiired ja vihased</t>
   </si>
   <si>
     <t>A todo gas</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Våghalsarna</t>
   </si>
   <si>
     <t>Hurjapäät</t>
   </si>
   <si>
+    <t>Oi mahites ton dromon</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Brzi i žestoki</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Wild Speed</t>
+  </si>
+  <si>
+    <t>ワイルド・スピード</t>
+  </si>
+  <si>
+    <t>Greiti ir isiutę</t>
+  </si>
+  <si>
+    <t>Ātrs un bez žēlastības</t>
+  </si>
+  <si>
+    <t>Οι μαχητές των δρόμων</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Velocidade Furiosa</t>
+  </si>
+  <si>
+    <t>Furios si iute</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Paklene ulice</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Hitri in drzni</t>
+  </si>
+  <si>
+    <t>Rýchlo a zbesilo</t>
+  </si>
+  <si>
+    <t>Hızlı ve Öfkeli</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Racer X</t>
+  </si>
+  <si>
+    <t>Redline</t>
+  </si>
+  <si>
+    <t>Street Wars</t>
+  </si>
+  <si>
+    <t>RU,UA</t>
+  </si>
+  <si>
+    <t>Форсаж</t>
+  </si>
+  <si>
+    <t>速度与激情</t>
+  </si>
+  <si>
+    <t>The Fast and the Furious (A todo gas)</t>
+  </si>
+  <si>
     <t>FR,IT</t>
   </si>
   <si>
     <t>Fast and Furious</t>
-  </si>
-[...76 lines deleted...]
-    <t>The Fast and the Furious (A todo gas)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -782,51 +782,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0232500/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3FE7-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2786-67F9-02C2-5990-BC82-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/103610" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q155476" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/fast-and-furious-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0232500" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3FE7-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2786-67F9-02C2-5990-BC82-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/103610" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q155476" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/fast-and-furious-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -2248,203 +2248,203 @@
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>122</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="B38" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B41" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B42" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>