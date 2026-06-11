--- v1 (2026-04-30)
+++ v2 (2026-06-11)
@@ -364,99 +364,99 @@
   <si>
     <t>Oi mahites ton dromon</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Brzi i žestoki</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Wild Speed</t>
   </si>
   <si>
     <t>ワイルド・スピード</t>
   </si>
   <si>
     <t>Greiti ir isiutę</t>
   </si>
   <si>
     <t>Ātrs un bez žēlastības</t>
   </si>
   <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Velocidade Furiosa</t>
+  </si>
+  <si>
+    <t>Furios si iute</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Paklene ulice</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Hitri in drzni</t>
+  </si>
+  <si>
+    <t>Rýchlo a zbesilo</t>
+  </si>
+  <si>
+    <t>Hızlı ve Öfkeli</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Racer X</t>
+  </si>
+  <si>
+    <t>Redline</t>
+  </si>
+  <si>
+    <t>Street Wars</t>
+  </si>
+  <si>
+    <t>RU,UA</t>
+  </si>
+  <si>
+    <t>Форсаж</t>
+  </si>
+  <si>
+    <t>速度与激情</t>
+  </si>
+  <si>
     <t>Οι μαχητές των δρόμων</t>
-  </si>
-[...46 lines deleted...]
-    <t>速度与激情</t>
   </si>
   <si>
     <t>The Fast and the Furious (A todo gas)</t>
   </si>
   <si>
     <t>FR,IT</t>
   </si>
   <si>
     <t>Fast and Furious</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2296,139 +2296,139 @@
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B38" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B40" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="B41" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>134</v>
       </c>
       <c r="B44" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>