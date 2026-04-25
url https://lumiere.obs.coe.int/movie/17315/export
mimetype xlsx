--- v0 (2025-12-04)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Behind Enemy Lines</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John Moore</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0159273/</t>
+    <t>https://www.imdb.com/title/tt0159273</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-24FB-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D250-A203-22CD-CFA1-02A5-5</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/104176</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q723659</t>
   </si>
@@ -686,51 +686,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0159273/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-24FB-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D250-A203-22CD-CFA1-02A5-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/104176" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q723659" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/behind-enemy-lines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0159273" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-24FB-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D250-A203-22CD-CFA1-02A5-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/104176" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q723659" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/behind-enemy-lines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>