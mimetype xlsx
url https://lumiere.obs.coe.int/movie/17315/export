--- v1 (2026-04-25)
+++ v2 (2026-06-05)
@@ -262,108 +262,108 @@
   <si>
     <t>Se ehthriko edafos</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Iza neprijateljskih linija</t>
   </si>
   <si>
     <t>Ellenséges terület</t>
   </si>
   <si>
     <t>Behind Enemy Lines - Dietro le linee nemiche</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>エネミー・ライン</t>
   </si>
   <si>
     <t>Už priešo linijos</t>
   </si>
   <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>天擊戰線</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Tras las Lineas Enemigas</t>
+  </si>
+  <si>
+    <t>Za linią wroga</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Atrás das Linhas do Inimigo</t>
+  </si>
+  <si>
+    <t>In spatele liniilor inamice</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Iza neprijateljske linije</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Za sovraznikovo crto</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Za nepriatel'skou líniou</t>
+  </si>
+  <si>
+    <t>Düşman hattı</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>В тилу у ворога</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>深入敌后</t>
+  </si>
+  <si>
     <t>Σε εχθρικό έδαφος</t>
-  </si>
-[...55 lines deleted...]
-    <t>深入敌后</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>В тылу врага</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1364,139 +1364,139 @@
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">