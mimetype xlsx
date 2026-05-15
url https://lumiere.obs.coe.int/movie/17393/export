--- v0 (2025-11-14)
+++ v1 (2026-05-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ghosts of Mars</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John Carpenter</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0228333/</t>
+    <t>https://www.imdb.com/title/tt0228333</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-40DD-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/289F-0787-AC9F-11DA-9423-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/103091</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q261700</t>
   </si>
@@ -602,51 +602,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0228333/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-40DD-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/289F-0787-AC9F-11DA-9423-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/103091" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q261700" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/ghosts-of-mars" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0228333" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-40DD-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/289F-0787-AC9F-11DA-9423-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/103091" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q261700" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/ghosts-of-mars" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>