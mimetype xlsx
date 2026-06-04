--- v1 (2026-05-15)
+++ v2 (2026-06-04)
@@ -127,69 +127,69 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SF Bio</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BR,MX</t>
+  </si>
+  <si>
+    <t>Fantasmas de Marte</t>
+  </si>
+  <si>
     <t>AU,CA,DE,DK,FR,GB,SE,US</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Duhovi sa Marsa</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Призраци от Марс</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fantasmas de Marte</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Fantômes sur Mars</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Duchové Marsu</t>
   </si>
   <si>
     <t>Fantasmas de Marte de John Carpenter</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>John Carpenterin Ghosts of Mars</t>
   </si>
   <si>
     <t>GR</t>
   </si>
@@ -926,59 +926,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
@@ -1067,51 +1067,51 @@
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>73</v>
       </c>