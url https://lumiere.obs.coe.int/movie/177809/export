--- v0 (2026-04-10)
+++ v1 (2026-08-19)
@@ -82,50 +82,56 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Repertory</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Chłopiec na delfinie</t>
+  </si>
+  <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>La estatua desnuda</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Der Knabe auf dem Delphin</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Schaduwen onder de zee</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Момчето върху делфина</t>
@@ -170,56 +176,50 @@
     <t>Fiú a delfinen</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il ragazzo sul delfino</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>島の女</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Jongen op een dolfijn</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Skjønnheten fra Hydra</t>
-  </si>
-[...4 lines deleted...]
-    <t>Chłopiec na delfinie</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Băiat pe un delfin</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Pojke på delfin</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Altın heykel</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>El niño y el delfín</t>
   </si>
@@ -745,59 +745,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
@@ -822,59 +822,59 @@
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>48</v>
       </c>