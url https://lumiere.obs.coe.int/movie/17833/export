--- v0 (2026-01-12)
+++ v1 (2026-05-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Rescuers Down Under</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Hendel Butoy, Mike Gabriel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0100477/</t>
+    <t>https://www.imdb.com/title/tt0100477</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-241C-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5B0F-98B0-DE7A-0966-EEEF-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/77756</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q202371</t>
   </si>
@@ -250,63 +250,63 @@
   <si>
     <t>Bernardo e Bianca na Cangurulândia</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Spasioci u Australiji</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Bernard &amp; Bianca i Australien</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Resitelji iz Avstralije</t>
   </si>
   <si>
     <t>Спасатели в Австралии</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ビアンカの大冒険 ゴールデン・イーグルを救え！</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Рятувальники. Операція Австралія</t>
+  </si>
+  <si>
     <t>Μπερνάρ και Μπιάνκα: Περιπέτειες στην άκρη της Γης</t>
-  </si>
-[...10 lines deleted...]
-    <t>Рятувальники. Операція Австралія</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -623,51 +623,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0100477/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-241C-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5B0F-98B0-DE7A-0966-EEEF-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/77756" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q202371" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-rescuers-down-under" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0100477" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-241C-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5B0F-98B0-DE7A-0966-EEEF-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/77756" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q202371" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-rescuers-down-under" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1066,67 +1066,67 @@
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>73</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>