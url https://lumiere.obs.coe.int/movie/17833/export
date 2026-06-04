--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -250,63 +250,63 @@
   <si>
     <t>Bernardo e Bianca na Cangurulândia</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Spasioci u Australiji</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Bernard &amp; Bianca i Australien</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Resitelji iz Avstralije</t>
   </si>
   <si>
     <t>Спасатели в Австралии</t>
   </si>
   <si>
+    <t>Μπερνάρ και Μπιάνκα: Περιπέτειες στην άκρη της Γης</t>
+  </si>
+  <si>
     <t>JP</t>
   </si>
   <si>
     <t>ビアンカの大冒険 ゴールデン・イーグルを救え！</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Рятувальники. Операція Австралія</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μπερνάρ και Μπιάνκα: Περιπέτειες στην άκρη της Γης</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1066,67 +1066,67 @@
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>73</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>