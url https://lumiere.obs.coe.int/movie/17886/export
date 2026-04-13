--- v0 (2025-11-24)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Der Kleine Eisbär</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Thilo Rothkirch, Piet de Rycker</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0293849/</t>
+    <t>https://www.imdb.com/title/tt0293849</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-2DF6-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B651-D2B8-FC06-68B8-879C-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/112111</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q467695</t>
   </si>
@@ -593,51 +593,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0293849/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-2DF6-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B651-D2B8-FC06-68B8-879C-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112111" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q467695" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Der-kleine-Eisbaer" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0293849" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-2DF6-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B651-D2B8-FC06-68B8-879C-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112111" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q467695" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Der-kleine-Eisbaer" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -904,60 +904,60 @@
       </c>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5">
         <v>38329</v>
       </c>
       <c r="D5" s="3">
-        <v>288554</v>
+        <v>299748</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3">
         <v>84893</v>
       </c>
       <c r="I5" s="3">
-        <v>172590</v>
+        <v>183784</v>
       </c>
       <c r="J5" s="3">
         <v>29602</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3">
         <v>603</v>
       </c>
       <c r="R5" s="3">
         <v>372</v>
       </c>
       <c r="S5" s="3">
         <v>494</v>
       </c>
       <c r="T5" s="3"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>44</v>
       </c>
@@ -1012,122 +1012,122 @@
       <c r="L7" s="3">
         <v>64</v>
       </c>
       <c r="M7" s="3">
         <v>678</v>
       </c>
       <c r="N7" s="3">
         <v>205</v>
       </c>
       <c r="O7" s="3">
         <v>378</v>
       </c>
       <c r="P7" s="3">
         <v>334</v>
       </c>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="3">
-        <v>3485226</v>
+        <v>3496420</v>
       </c>
       <c r="E8" s="3">
         <v>2587649</v>
       </c>
       <c r="F8" s="3">
         <v>279090</v>
       </c>
       <c r="G8" s="3">
         <v>300190</v>
       </c>
       <c r="H8" s="3">
         <v>110714</v>
       </c>
       <c r="I8" s="3">
-        <v>172590</v>
+        <v>183784</v>
       </c>
       <c r="J8" s="3">
         <v>31382</v>
       </c>
       <c r="K8" s="3">
         <v>483</v>
       </c>
       <c r="L8" s="3">
         <v>64</v>
       </c>
       <c r="M8" s="3">
         <v>678</v>
       </c>
       <c r="N8" s="3">
         <v>205</v>
       </c>
       <c r="O8" s="3">
         <v>378</v>
       </c>
       <c r="P8" s="3">
         <v>334</v>
       </c>
       <c r="Q8" s="3">
         <v>603</v>
       </c>
       <c r="R8" s="3">
         <v>372</v>
       </c>
       <c r="S8" s="3">
         <v>494</v>
       </c>
       <c r="T8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="D9" s="3">
-        <v>3638289</v>
+        <v>3649483</v>
       </c>
       <c r="E9" s="3">
         <v>2715748</v>
       </c>
       <c r="F9" s="3">
         <v>291227</v>
       </c>
       <c r="G9" s="3">
         <v>300190</v>
       </c>
       <c r="H9" s="3">
         <v>110714</v>
       </c>
       <c r="I9" s="3">
-        <v>172590</v>
+        <v>183784</v>
       </c>
       <c r="J9" s="3">
         <v>43690</v>
       </c>
       <c r="K9" s="3">
         <v>562</v>
       </c>
       <c r="L9" s="3">
         <v>125</v>
       </c>
       <c r="M9" s="3">
         <v>771</v>
       </c>
       <c r="N9" s="3">
         <v>205</v>
       </c>
       <c r="O9" s="3">
         <v>543</v>
       </c>
       <c r="P9" s="3">
         <v>334</v>
       </c>
       <c r="Q9" s="3">
         <v>635</v>
       </c>