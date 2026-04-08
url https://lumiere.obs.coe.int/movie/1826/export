--- v0 (2025-12-05)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Lumière et compagnie</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Lynch, Peter Greenaway, Spike Lee, Wim Wenders, Theodoros Angelopoulos, Bigas Luna, John Boorman,  Costa-Gavras, Lasse Hallström, Gabriel Axel, Claude Miller, Alain Corneau, Merzak Allouache, Vicente Aranda, Youssef Chahine, Raymond Depardon, Jaco van Dormael, Francis Girod, Michael Haneke, Hugh Hudson, James Ivory, Gaston Kaboré, Abbas Kiarostami, Cédric Klapisch, Andrey Konchalovskiy, Patrice Leconte, Claude Lelouch, Ismail Merchant, Sarah Moon, Idrissa Ouedraogo, Arthur Penn, Lucian Pintilie, Jacques Rivette, Helma Sanders-Brahms, Jerry Schatzberg, Nadine Trintignant, Fernando Trueba, Liv Ullmann, Régis Wargnier, Yoshishige Yoshida, Zhang Yimou</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, ES, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0113718/</t>
+    <t>https://www.imdb.com/title/tt0113718</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-575D-0000-P-0000-0000-0</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2A68-7D98-47FD-C06E-368E-X</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q507285</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -515,51 +515,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0113718/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-575D-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2A68-7D98-47FD-C06E-368E-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q507285" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0113718" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-575D-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2A68-7D98-47FD-C06E-368E-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q507285" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>