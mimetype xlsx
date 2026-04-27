--- v0 (2025-12-04)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le grand blond avec une chaussure noire</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Yves Robert</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0068655/</t>
+    <t>https://www.imdb.com/title/tt0068655</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-AC8F-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1D37-B0F7-BB48-8E6D-D8C1-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/39969</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1094519</t>
   </si>
@@ -148,138 +148,138 @@
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Skyg den høje lyse med den sorte sko</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Pikk blond mees, must king jalas</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>El gran rubio con un zapato negro</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Pitkä vaalea mustakenkäinen</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>O megalos xanthos</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Magas, szőke férfi felemás cipőben</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Alto biondo e... con una scarpa nera</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>Slaids gaišmatis ar melnu kurpi</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>De grote blonde met één zwarte schoen</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Skygg den høye lyse med den sorte sko</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Tajemniczy blondyn w czarnym bucie</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>O Louro do Sapato Preto</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Den långe blonde med en svart doja</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Veľký blondín s čiernou topánkou</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Siyah ayakkabılı sarışın</t>
+  </si>
+  <si>
+    <t>Alto, biondo e... con una scarpa nera</t>
+  </si>
+  <si>
+    <t>Der große Blonde mit dem schwarzen Schuh</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Високий блондин у чорному черевику</t>
+  </si>
+  <si>
+    <t>SU</t>
+  </si>
+  <si>
+    <t>Высокий блондин в черном ботинке</t>
+  </si>
+  <si>
     <t>GB</t>
   </si>
   <si>
     <t>Follow That Guy with the One Black Shoe</t>
-  </si>
-[...82 lines deleted...]
-    <t>Высокий блондин в черном ботинке</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0068655/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-AC8F-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1D37-B0F7-BB48-8E6D-D8C1-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/39969" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1094519" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0068655" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-AC8F-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1D37-B0F7-BB48-8E6D-D8C1-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/39969" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1094519" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -971,63 +971,63 @@
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>60</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" t="s">
+      <c r="B24" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" t="s">
         <v>68</v>
       </c>
-    </row>
-    <row r="26" spans="1:2">
       <c r="B26" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>72</v>
       </c>
       <c r="B28" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 