--- v0 (2025-11-20)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Red Dragon</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Brett Ratner</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, DE, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0289765/</t>
+    <t>https://www.imdb.com/title/tt0289765</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-F0B3-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A979-59CE-9327-9396-2AC5-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/106652</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q9125658</t>
   </si>
@@ -283,75 +283,75 @@
   <si>
     <t>Röd Drake</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Kokkinos drakos</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Crveni zmaj</t>
   </si>
   <si>
     <t>A vörös sárkány</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>レッド・ドラゴン</t>
   </si>
   <si>
+    <t>Raudonasis drakonas</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>Sarkanais pūķis</t>
+  </si>
+  <si>
+    <t>Czerwony smok</t>
+  </si>
+  <si>
+    <t>Dragonul rosu</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Црвени змај</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>레드 드래곤</t>
-  </si>
-[...19 lines deleted...]
-    <t>Црвени змај</t>
   </si>
   <si>
     <t>Röd drake</t>
   </si>
   <si>
     <t>Kızıl Ejder</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Красный Дракон</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Червоний дракон</t>
   </si>
   <si>
     <t>Κόκκινος δράκος</t>
   </si>
 </sst>
 </file>
 
@@ -689,51 +689,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0289765/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-F0B3-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A979-59CE-9327-9396-2AC5-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/106652" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q9125658" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Roter-Drache" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0289765" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-F0B3-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A979-59CE-9327-9396-2AC5-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/106652" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q9125658" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Roter-Drache" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1504,83 +1504,83 @@
       <c r="A18" t="s">
         <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>96</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>58</v>
       </c>