--- v0 (2025-11-30)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Divine Secrets of the Ya-Ya Sisterhood</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Callie Khouri</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0279778/</t>
+    <t>https://www.imdb.com/title/tt0279778</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-A6BF-0000-L-0000-0000-B</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/ED57-E7E6-B41D-DA8A-8E35-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/106378</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1049916</t>
   </si>
@@ -136,50 +136,53 @@
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Clan Ya-Ya</t>
+  </si>
+  <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>Aramizda kalsin</t>
   </si>
   <si>
     <t>Clan Ya Ya</t>
   </si>
   <si>
     <t>AR,CO</t>
   </si>
   <si>
     <t>Divinos secretos</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Die göttlichen Geheimnisse der Ya-Ya-Schwestern</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Съкровените тайни на жриците</t>
@@ -188,53 +191,50 @@
     <t>BR</t>
   </si>
   <si>
     <t>Divinos Segredos</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Les divins Secrets des petites Ya-Ya</t>
   </si>
   <si>
     <t>Die göttlichen Geheimnisse der Ya-Ya Schwestern</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Ya-ya-søstrenes guddommelige hemmeligheder</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Ja-Ja sõsarkonna jumalikud saladused</t>
-  </si>
-[...1 lines deleted...]
-    <t>Clan Ya-Ya</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>Ya-Ya flickornas gudomliga hemligheter</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Jumalaiset jajasiskot</t>
   </si>
   <si>
     <t>Jumalaiset Ja Ja siskot</t>
   </si>
   <si>
     <t>Les divins secrets</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Exomologiseis gynaikon</t>
   </si>
@@ -623,51 +623,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0279778/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-A6BF-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ED57-E7E6-B41D-DA8A-8E35-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/106378" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1049916" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/divine-secrets-of-the-ya-ya-sisterhood" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0279778" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-A6BF-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ED57-E7E6-B41D-DA8A-8E35-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/106378" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1049916" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/divine-secrets-of-the-ya-ya-sisterhood" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="70.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -977,136 +977,136 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
+      <c r="B5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>61</v>
       </c>