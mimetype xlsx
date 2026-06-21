--- v1 (2026-04-21)
+++ v2 (2026-06-21)
@@ -136,105 +136,105 @@
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,US</t>
+  </si>
+  <si>
+    <t>Aramizda kalsin</t>
+  </si>
+  <si>
+    <t>Clan Ya Ya</t>
+  </si>
+  <si>
+    <t>AR,CO</t>
+  </si>
+  <si>
+    <t>Divinos secretos</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Die göttlichen Geheimnisse der Ya-Ya-Schwestern</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Съкровените тайни на жриците</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Divinos Segredos</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Les divins Secrets des petites Ya-Ya</t>
+  </si>
+  <si>
+    <t>Die göttlichen Geheimnisse der Ya-Ya Schwestern</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Ya-ya-søstrenes guddommelige hemmeligheder</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Ja-Ja sõsarkonna jumalikud saladused</t>
+  </si>
+  <si>
     <t>Clan Ya-Ya</t>
-  </si>
-[...52 lines deleted...]
-    <t>Ja-Ja sõsarkonna jumalikud saladused</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>Ya-Ya flickornas gudomliga hemligheter</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Jumalaiset jajasiskot</t>
   </si>
   <si>
     <t>Jumalaiset Ja Ja siskot</t>
   </si>
   <si>
     <t>Les divins secrets</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Exomologiseis gynaikon</t>
   </si>
@@ -977,136 +977,136 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" t="s">
         <v>41</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>43</v>
+      </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>61</v>
       </c>