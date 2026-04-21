--- v1 (2026-01-10)
+++ v2 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Super Troopers</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jay Chandrasekhar</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0247745/</t>
+    <t>https://www.imdb.com/title/tt0247745</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2500-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6602-E681-01F0-419F-D73E-A</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1779139</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/super-troopers</t>
   </si>
@@ -127,96 +127,96 @@
   <si>
     <t>MPDE</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,FI,FR,GB,IT,NL,SE,US</t>
+  </si>
+  <si>
+    <t>Straz wiejska</t>
+  </si>
+  <si>
+    <t>Super maderos</t>
+  </si>
+  <si>
+    <t>Supertroopers</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Super trupe</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Super policaji</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>Super policías</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Super Troopers - Die Superbullen</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Супер патрул</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Super Tiras</t>
-  </si>
-[...40 lines deleted...]
-    <t>Супер патрул</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Super patrouille</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Superpoldové</t>
   </si>
   <si>
     <t>Superpatrull</t>
   </si>
   <si>
     <t>Supermaderos</t>
   </si>
   <si>
     <t>Súper maderos</t>
   </si>
   <si>
     <t>FI</t>
   </si>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0247745/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2500-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6602-E681-01F0-419F-D73E-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1779139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/super-troopers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0247745" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2500-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6602-E681-01F0-419F-D73E-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1779139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/super-troopers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -969,75 +969,75 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="B4" t="s">
         <v>39</v>
-      </c>
-[...9 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
@@ -1128,51 +1128,51 @@
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>71</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>74</v>
       </c>