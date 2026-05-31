--- v0 (2025-11-13)
+++ v1 (2026-05-31)
@@ -40,89 +40,95 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Adventurer</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Charles Chaplin</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0007613/</t>
+    <t>https://www.imdb.com/title/tt0007613</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0E30-1740-96AD-8090-F81A-3</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1192082</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2021</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ο περιπετειώδης</t>
+  </si>
+  <si>
     <t>BE</t>
   </si>
   <si>
     <t>L'évadé</t>
   </si>
   <si>
     <t>BG,UA</t>
   </si>
   <si>
     <t>Авантюрист</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Carlitos Presidiário</t>
   </si>
   <si>
     <t>O Aventureiro</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Chaplin uprchlým trestancem</t>
@@ -154,135 +160,129 @@
   <si>
     <t>Charlot se evade</t>
   </si>
   <si>
     <t>El aventurero</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Chaplin kahlekarkurina</t>
   </si>
   <si>
     <t>Charlie Chaplin kahlekarkuri</t>
   </si>
   <si>
     <t>Charlie kahlekarkurina</t>
   </si>
   <si>
     <t>Seikkailija</t>
   </si>
   <si>
     <t>Vankikarkurina</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A szökött fegyenc</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Charlot avventuriero</t>
+  </si>
+  <si>
+    <t>L'evaso</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>チャップリンの冒険</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Eventyreren</t>
+  </si>
+  <si>
+    <t>Rømlingen fra Sing-Sing</t>
+  </si>
+  <si>
+    <t>Poszukiwacz przygód</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>O Evadido</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Evadatul</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Pustolov</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Äventyraren</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Chaplin trestancom na úteku</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Şarlo Mahkûm</t>
+  </si>
+  <si>
+    <t>Искатель приключений</t>
+  </si>
+  <si>
+    <t>Dobrodruh</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Charlot s'évade</t>
-  </si>
-[...79 lines deleted...]
-    <t>Ο περιπετειώδης</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0007613/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0E30-1740-96AD-8090-F81A-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1192082" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0007613" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0E30-1740-96AD-8090-F81A-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1192082" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -796,163 +796,163 @@
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>50</v>
       </c>