--- v0 (2026-05-25)
+++ v1 (2026-09-22)
@@ -14,248 +14,260 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="70">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>I Know What You Did Last Summer</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jennifer Kaytin Robinson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
+    <t>US, CA, AU</t>
+  </si>
+  <si>
+    <t>IMDb link</t>
+  </si>
+  <si>
+    <t>https://www.imdb.com/title/tt4045450</t>
+  </si>
+  <si>
+    <t>ISAN link</t>
+  </si>
+  <si>
+    <t>https://web.isan.org/public/en/isan/0000-0007-997A-0000-D-0000-0000-Z</t>
+  </si>
+  <si>
+    <t>CNC (FR) link</t>
+  </si>
+  <si>
+    <t>https://www.cnc.fr/professionnels/visas-et-classification/165045</t>
+  </si>
+  <si>
+    <t>Wikidata link</t>
+  </si>
+  <si>
+    <t>https://www.wikidata.org/wiki/Q130368011</t>
+  </si>
+  <si>
+    <t>Market</t>
+  </si>
+  <si>
+    <t>Distributor</t>
+  </si>
+  <si>
+    <t>Release date</t>
+  </si>
+  <si>
+    <t>Total since 2025</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>AT</t>
+  </si>
+  <si>
+    <t>Sony</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Jučer</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Forum Film</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>CY</t>
+  </si>
+  <si>
+    <t>Feelgood</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Falcon</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>SF Bio</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Acme</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Intercomfilm</t>
+  </si>
+  <si>
+    <t>IE</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Eagle Pictures</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Acme/Sony</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>MK</t>
+  </si>
+  <si>
+    <t>MCF</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>Universal</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>United International Pictures</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Big Picture 2 Films</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Itafilm</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>TME Films</t>
+  </si>
+  <si>
+    <t>Total EU28</t>
+  </si>
+  <si>
+    <t>Total OBS</t>
+  </si>
+  <si>
     <t>US</t>
-  </si>
-[...175 lines deleted...]
-    <t>Total OBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -664,51 +676,51 @@
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>18</v>
       </c>
@@ -1052,229 +1064,260 @@
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>36</v>
       </c>
       <c r="C22">
         <v>45856</v>
       </c>
       <c r="D22" s="3">
         <v>5810</v>
       </c>
       <c r="E22" s="3">
         <v>5810</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23" t="s">
         <v>52</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="3">
-        <v>79264</v>
+        <v>275</v>
       </c>
       <c r="E23" s="3">
-        <v>79264</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="C24">
-        <v>45856</v>
+        <v>45855</v>
       </c>
       <c r="D24" s="3">
-        <v>16108</v>
+        <v>79264</v>
       </c>
       <c r="E24" s="3">
-        <v>16108</v>
+        <v>79264</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="C25">
         <v>45856</v>
       </c>
       <c r="D25" s="3">
-        <v>80560</v>
+        <v>16108</v>
       </c>
       <c r="E25" s="3">
-        <v>80560</v>
+        <v>16108</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>57</v>
       </c>
       <c r="C26">
-        <v>45855</v>
+        <v>45856</v>
       </c>
       <c r="D26" s="3">
-        <v>35667</v>
+        <v>80560</v>
       </c>
       <c r="E26" s="3">
-        <v>35667</v>
+        <v>80560</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="C27">
-        <v>45856</v>
+        <v>45855</v>
       </c>
       <c r="D27" s="3">
-        <v>20886</v>
+        <v>35667</v>
       </c>
       <c r="E27" s="3">
-        <v>20886</v>
+        <v>35667</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C28">
-        <v>45855</v>
+        <v>45856</v>
       </c>
       <c r="D28" s="3">
-        <v>2241</v>
+        <v>28409</v>
       </c>
       <c r="E28" s="3">
-        <v>2241</v>
+        <v>28409</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="C29">
-        <v>45855</v>
+        <v>45856</v>
       </c>
       <c r="D29" s="3">
-        <v>13292</v>
+        <v>20886</v>
       </c>
       <c r="E29" s="3">
-        <v>13292</v>
+        <v>20886</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="C30">
-        <v>45856</v>
+        <v>45855</v>
       </c>
       <c r="D30" s="3">
-        <v>35188</v>
+        <v>2241</v>
       </c>
       <c r="E30" s="3">
-        <v>35188</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" t="s">
         <v>64</v>
       </c>
+      <c r="C31">
+        <v>45855</v>
+      </c>
       <c r="D31" s="3">
-        <v>1401225</v>
+        <v>13292</v>
       </c>
       <c r="E31" s="3">
-        <v>1401225</v>
+        <v>13292</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>65</v>
       </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32">
+        <v>45856</v>
+      </c>
       <c r="D32" s="3">
-        <v>1482025</v>
+        <v>35188</v>
       </c>
       <c r="E32" s="3">
-        <v>1482025</v>
+        <v>35188</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" s="3">
+        <v>1429634</v>
+      </c>
+      <c r="E33" s="3">
+        <v>1429634</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="3">
+        <v>1510709</v>
+      </c>
+      <c r="E34" s="3">
+        <v>1510709</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>