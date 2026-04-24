--- v0 (2025-12-02)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Freaky Friday</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mark Waters</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0322330/</t>
+    <t>https://www.imdb.com/title/tt0322330</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-141D-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F773-FFFF-243A-7E08-691A-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/109228</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q118713</t>
   </si>
@@ -268,114 +268,114 @@
   <si>
     <t>Freaky Friday - Ein voll verrückter Freitag</t>
   </si>
   <si>
     <t>Шантав петък</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sexta-Feira Muito Louca</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Un vendredi dingue, dingue, dingue</t>
   </si>
   <si>
     <t>Mezi námi děvčaty</t>
   </si>
   <si>
     <t>Ponte en mi lugar</t>
   </si>
   <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Šašavi petak</t>
+  </si>
+  <si>
+    <t>Nem férek a bőrödbe</t>
+  </si>
+  <si>
+    <t>Quel pazzo venerdì</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Fortune Cookie</t>
+  </si>
+  <si>
+    <t>フォーチュン・クッキー</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Keistas penktadienis</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>Dīvainā piektdiena</t>
+  </si>
+  <si>
+    <t>Zakręcony piątek</t>
+  </si>
+  <si>
+    <t>Um Dia de Doidos</t>
+  </si>
+  <si>
+    <t>Vinerea trasnita</t>
+  </si>
+  <si>
+    <t>Уврнути петак</t>
+  </si>
+  <si>
+    <t>Odstekani petek</t>
+  </si>
+  <si>
+    <t>Çılgın cuma</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Чyмовая пятница</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Шалена п'ятниця</t>
+  </si>
+  <si>
     <t>Freaky friday - Dans la peau de ma mère</t>
-  </si>
-[...61 lines deleted...]
-    <t>Шалена п'ятниця</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Απίστευτη Παρασκευή</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -698,51 +698,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0322330/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-141D-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F773-FFFF-243A-7E08-691A-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/109228" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q118713" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/freaky-friday" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0322330" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-141D-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F773-FFFF-243A-7E08-691A-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/109228" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q118713" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/freaky-friday" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1563,171 +1563,171 @@
       <c r="A14" t="s">
         <v>80</v>
       </c>
       <c r="B14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>106</v>
       </c>
       <c r="B33" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">