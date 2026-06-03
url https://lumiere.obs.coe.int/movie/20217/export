--- v1 (2026-04-24)
+++ v2 (2026-06-03)
@@ -331,57 +331,57 @@
   <si>
     <t>Vinerea trasnita</t>
   </si>
   <si>
     <t>Уврнути петак</t>
   </si>
   <si>
     <t>Odstekani petek</t>
   </si>
   <si>
     <t>Çılgın cuma</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Чyмовая пятница</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Шалена п'ятниця</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Απίστευτη Παρασκευή</t>
+  </si>
+  <si>
     <t>Freaky friday - Dans la peau de ma mère</t>
-  </si>
-[...4 lines deleted...]
-    <t>Απίστευτη Παρασκευή</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1683,59 +1683,59 @@
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>101</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="B33" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>