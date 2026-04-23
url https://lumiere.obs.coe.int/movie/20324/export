--- v0 (2025-11-30)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Torremolinos 73</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Pablo Berger</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0339806/</t>
+    <t>https://www.imdb.com/title/tt0339806</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-81AC-0000-S-0000-0000-R</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/791E-8BE2-20B9-E49B-6B33-6</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1216829</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/torremolinos-73</t>
   </si>
@@ -587,51 +587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0339806/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-81AC-0000-S-0000-0000-R" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/791E-8BE2-20B9-E49B-6B33-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1216829" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/torremolinos-73" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0339806" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-81AC-0000-S-0000-0000-R" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/791E-8BE2-20B9-E49B-6B33-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1216829" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/torremolinos-73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -860,58 +860,58 @@
       <c r="F5" s="3">
         <v>714</v>
       </c>
       <c r="G5" s="3">
         <v>71</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3">
         <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6">
         <v>38518</v>
       </c>
       <c r="D6" s="3">
-        <v>28158</v>
+        <v>29121</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>136</v>
       </c>
       <c r="G6" s="3">
-        <v>27186</v>
+        <v>28149</v>
       </c>
       <c r="H6" s="3">
         <v>836</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7">
         <v>38527</v>
       </c>
       <c r="D7" s="3">
         <v>8742</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
@@ -1071,92 +1071,92 @@
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14">
         <v>38485</v>
       </c>
       <c r="D14" s="3">
         <v>64036</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3">
         <v>64036</v>
       </c>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3">
-        <v>448789</v>
+        <v>449752</v>
       </c>
       <c r="E15" s="3">
         <v>389712</v>
       </c>
       <c r="F15" s="3">
         <v>10746</v>
       </c>
       <c r="G15" s="3">
-        <v>43170</v>
+        <v>44133</v>
       </c>
       <c r="H15" s="3">
         <v>4763</v>
       </c>
       <c r="I15" s="3">
         <v>114</v>
       </c>
       <c r="J15" s="3">
         <v>106</v>
       </c>
       <c r="K15" s="3">
         <v>0</v>
       </c>
       <c r="L15" s="3">
         <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="3">
-        <v>525538</v>
+        <v>526501</v>
       </c>
       <c r="E16" s="3">
         <v>389712</v>
       </c>
       <c r="F16" s="3">
         <v>10746</v>
       </c>
       <c r="G16" s="3">
-        <v>113355</v>
+        <v>114318</v>
       </c>
       <c r="H16" s="3">
         <v>11238</v>
       </c>
       <c r="I16" s="3">
         <v>137</v>
       </c>
       <c r="J16" s="3">
         <v>106</v>
       </c>
       <c r="K16" s="3">
         <v>66</v>
       </c>
       <c r="L16" s="3">
         <v>178</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>