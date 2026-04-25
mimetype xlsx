--- v0 (2025-12-01)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Core</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jon Amiel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, GB, DE, IT, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0298814/</t>
+    <t>https://www.imdb.com/title/tt0298814</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-D1C6-0000-6-0000-0000-J</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/18C6-3616-E326-8594-C5F6-5</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/107531</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1051469</t>
   </si>
@@ -319,60 +319,60 @@
   <si>
     <t>Jedro</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Jadro</t>
   </si>
   <si>
     <t>Kor</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Core</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Земне ядро: Кидок у пекло</t>
   </si>
   <si>
+    <t>The Core (El núcleo)</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Земное ядро</t>
+  </si>
+  <si>
     <t>Ο πυρήνας: Αποστολή στο κέντρο της Γης</t>
-  </si>
-[...7 lines deleted...]
-    <t>Земное ядро</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -689,51 +689,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0298814/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-D1C6-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/18C6-3616-E326-8594-C5F6-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/107531" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1051469" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/The-Core-Der-innere-Kern" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0298814" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-D1C6-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/18C6-3616-E326-8594-C5F6-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/107531" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1051469" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/The-Core-Der-innere-Kern" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1475,67 +1475,67 @@
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>