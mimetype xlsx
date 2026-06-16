--- v1 (2026-04-25)
+++ v2 (2026-06-16)
@@ -319,60 +319,60 @@
   <si>
     <t>Jedro</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Jadro</t>
   </si>
   <si>
     <t>Kor</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Core</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Земне ядро: Кидок у пекло</t>
   </si>
   <si>
+    <t>Ο πυρήνας: Αποστολή στο κέντρο της Γης</t>
+  </si>
+  <si>
     <t>The Core (El núcleo)</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Земное ядро</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο πυρήνας: Αποστολή στο κέντρο της Γης</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1475,67 +1475,67 @@
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>