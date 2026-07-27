--- v2 (2026-06-16)
+++ v3 (2026-07-27)
@@ -178,50 +178,56 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Jádro</t>
+  </si>
+  <si>
+    <t>Ytimessä</t>
+  </si>
+  <si>
     <t>Centrul pamantului</t>
   </si>
   <si>
     <t>AU,CA,DK,GB,HK,IT,NL,SE,SG,US</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Die Terranauten</t>
   </si>
   <si>
     <t>The core: El núcleo</t>
   </si>
   <si>
     <t>Zemes branduolys</t>
   </si>
   <si>
     <t>Žemės branduolys</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Bërthama e tokës</t>
@@ -230,56 +236,50 @@
     <t>AR,ES</t>
   </si>
   <si>
     <t>El núcleo</t>
   </si>
   <si>
     <t>Ядрото</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Núcleo: Missão ao Centro da Terra</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Au coeur de la terre</t>
   </si>
   <si>
     <t>AT,CH,DE</t>
   </si>
   <si>
     <t>The Core - Der innere Kern</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ytimessä</t>
   </si>
   <si>
     <t>Fusion</t>
   </si>
   <si>
     <t>Fusion - The core</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>O pyrinas: Apostoli sto kentro tis Gis</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Jezgra</t>
   </si>
   <si>
     <t>A mag</t>
   </si>
   <si>
     <t>JP</t>
   </si>
@@ -1232,150 +1232,150 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>31</v>
+      </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" t="s">
         <v>55</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>61</v>
       </c>
-      <c r="B8" t="s">
+    </row>
+    <row r="9" spans="1:2">
+      <c r="B9" t="s">
         <v>62</v>
-      </c>
-[...6 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>76</v>
       </c>