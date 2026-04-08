--- v0 (2025-12-07)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Basic</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John McTiernan</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0264395/</t>
+    <t>https://www.imdb.com/title/tt0264395</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-3F02-0000-W-0000-0000-F</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A37D-1733-929C-DB66-0022-7</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/107902</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q28776</t>
   </si>
@@ -184,69 +184,69 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Monolith</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Kara Likumi</t>
+  </si>
+  <si>
+    <t>Kuraldisi</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>База Клейтон</t>
+  </si>
+  <si>
     <t>Zelené peklo</t>
   </si>
   <si>
     <t>AU,CA,DK,ES,FI,FR,GB,IT,JP,US</t>
   </si>
   <si>
     <t>Kadunud üksus</t>
-  </si>
-[...10 lines deleted...]
-    <t>База Клейтон</t>
   </si>
   <si>
     <t>AR,MX,VE</t>
   </si>
   <si>
     <t>Básico y letal</t>
   </si>
   <si>
     <t>Първично</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Violação de Conduta</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Formation extrême</t>
   </si>
   <si>
     <t>Basic - Hinter jeder Lüge eine Wahrheit</t>
   </si>
@@ -659,51 +659,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0264395/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3F02-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A37D-1733-929C-DB66-0022-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/107902" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28776" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/basic" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0264395" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3F02-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A37D-1733-929C-DB66-0022-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/107902" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28776" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/basic" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1205,84 +1205,84 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>45</v>
+      </c>
       <c r="B2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>57</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...16 lines deleted...]
-    </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>63</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>66</v>
       </c>
       <c r="B10" t="s">
@@ -1397,51 +1397,51 @@
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>72</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">