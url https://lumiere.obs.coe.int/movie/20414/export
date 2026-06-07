--- v1 (2026-04-08)
+++ v2 (2026-06-07)
@@ -184,69 +184,69 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Monolith</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Zelené peklo</t>
+  </si>
+  <si>
+    <t>AU,CA,DK,ES,FI,FR,GB,IT,JP,US</t>
+  </si>
+  <si>
+    <t>Kadunud üksus</t>
+  </si>
+  <si>
     <t>Kara Likumi</t>
   </si>
   <si>
     <t>Kuraldisi</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>База Клейтон</t>
-  </si>
-[...7 lines deleted...]
-    <t>Kadunud üksus</t>
   </si>
   <si>
     <t>AR,MX,VE</t>
   </si>
   <si>
     <t>Básico y letal</t>
   </si>
   <si>
     <t>Първично</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Violação de Conduta</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Formation extrême</t>
   </si>
   <si>
     <t>Basic - Hinter jeder Lüge eine Wahrheit</t>
   </si>
@@ -1205,84 +1205,84 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>57</v>
+      </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>58</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="B5" t="s">
+    <row r="6" spans="1:2">
+      <c r="B6" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
         <v>61</v>
       </c>
-      <c r="B6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>63</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>66</v>
       </c>
       <c r="B10" t="s">
@@ -1397,51 +1397,51 @@
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>72</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">