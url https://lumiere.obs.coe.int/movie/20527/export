--- v0 (2026-01-18)
+++ v1 (2026-05-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cantando dietro i paraventi</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ermanno Olmi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, GB, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0327546/</t>
+    <t>https://www.imdb.com/title/tt0327546</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-9F46-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0C62-2251-64FE-4B57-BF95-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/106465</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3053517</t>
   </si>
@@ -157,81 +157,81 @@
   <si>
     <t>ES,IT</t>
   </si>
   <si>
     <t>Pojoč za zastori</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Cantando tras los biombos</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Cantando por Detrás das Cortinas</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>Singing Behind Screens</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Dal a bordélyházból</t>
+  </si>
+  <si>
+    <t>Paravánok mögött dalolva</t>
+  </si>
+  <si>
+    <t>Śpiewając za parawanami</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Cântecul umbrelor chinezeşti</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Легенда про помсту</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Легенда о мести</t>
+  </si>
+  <si>
     <t>En chantant derrière les paravents</t>
-  </si>
-[...28 lines deleted...]
-    <t>Легенда о мести</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -548,51 +548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0327546/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-9F46-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0C62-2251-64FE-4B57-BF95-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/106465" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3053517" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/singing-behind-screens" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0327546" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-9F46-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0C62-2251-64FE-4B57-BF95-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/106465" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3053517" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/singing-behind-screens" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -669,102 +669,102 @@
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
-    <col min="7" max="9" width="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2">
         <v>38336</v>
       </c>
       <c r="D2" s="3">
-        <v>18314</v>
+        <v>21725</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>10905</v>
       </c>
       <c r="G2" s="3">
-        <v>7381</v>
+        <v>10792</v>
       </c>
       <c r="H2" s="3">
         <v>28</v>
       </c>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="3">
         <v>202241</v>
       </c>
       <c r="E3" s="3">
         <v>188607</v>
       </c>
       <c r="F3" s="3">
         <v>13603</v>
       </c>
       <c r="G3" s="3">
         <v>31</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
@@ -795,83 +795,83 @@
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5">
         <v>38693</v>
       </c>
       <c r="D5" s="3">
         <v>44</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3">
         <v>44</v>
       </c>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="3">
-        <v>222011</v>
+        <v>225422</v>
       </c>
       <c r="E6" s="3">
         <v>188607</v>
       </c>
       <c r="F6" s="3">
         <v>24508</v>
       </c>
       <c r="G6" s="3">
-        <v>8803</v>
+        <v>12214</v>
       </c>
       <c r="H6" s="3">
         <v>72</v>
       </c>
       <c r="I6" s="3">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="3">
-        <v>222011</v>
+        <v>225422</v>
       </c>
       <c r="E7" s="3">
         <v>188607</v>
       </c>
       <c r="F7" s="3">
         <v>24508</v>
       </c>
       <c r="G7" s="3">
-        <v>8803</v>
+        <v>12214</v>
       </c>
       <c r="H7" s="3">
         <v>72</v>
       </c>
       <c r="I7" s="3">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -908,99 +908,99 @@
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>