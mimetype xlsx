--- v0 (2026-01-08)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La fleur du mal</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Claude Chabrol</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0322289/</t>
+    <t>https://www.imdb.com/title/tt0322289</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-6E50-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2D60-BC35-1561-B891-45DB-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/102124</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1211672</t>
   </si>
@@ -241,69 +241,69 @@
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Květ Zla</t>
   </si>
   <si>
     <t>To anthos tou kakou</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A romlás virága</t>
   </si>
   <si>
     <t>Il fiore del male</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>悪の華</t>
   </si>
   <si>
+    <t>Kwiaty zła</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Florile Răului</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Cvet zla</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>악의 꽃</t>
-  </si>
-[...13 lines deleted...]
-    <t>Cvet zla</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Flower of Evil</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Цветок зла</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0322289/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-6E50-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2D60-BC35-1561-B891-45DB-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/102124" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1211672" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/the-flower-of-evil" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0322289" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-6E50-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2D60-BC35-1561-B891-45DB-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/102124" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1211672" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/the-flower-of-evil" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1361,59 +1361,59 @@
       <c r="A11" t="s">
         <v>70</v>
       </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>73</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>82</v>
       </c>