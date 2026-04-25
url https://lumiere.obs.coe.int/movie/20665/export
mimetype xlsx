--- v0 (2025-11-16)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Son frère</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Patrice Chéreau</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0351770/</t>
+    <t>https://www.imdb.com/title/tt0351770</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-EDEB-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/67D1-8839-C952-BDAB-BE8E-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/105524</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3336853</t>
   </si>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0351770/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-EDEB-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/67D1-8839-C952-BDAB-BE8E-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/105524" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3336853" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/son-frere" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0351770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-EDEB-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/67D1-8839-C952-BDAB-BE8E-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/105524" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3336853" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/son-frere" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>