--- v1 (2026-04-25)
+++ v2 (2026-06-05)
@@ -181,69 +181,69 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Gutek Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>LNK Filmes</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Seu Irmão</t>
+  </si>
+  <si>
     <t>CA,FR,GB,US</t>
   </si>
   <si>
     <t>O adelfos tou</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Неговият брат</t>
   </si>
   <si>
-    <t>BR</t>
-[...1 lines deleted...]
-  <si>
     <t>Irmãos</t>
-  </si>
-[...1 lines deleted...]
-    <t>Seu Irmão</t>
   </si>
   <si>
     <t>Sein Bruder</t>
   </si>
   <si>
     <t>Su hermano</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>His Brother</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ソン・フレール 兄との約束</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Jo brolis</t>
   </si>
@@ -1192,80 +1192,80 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>55</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>59</v>
       </c>
       <c r="B5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>64</v>
       </c>