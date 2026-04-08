--- v0 (2025-12-06)
+++ v1 (2026-04-08)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="101">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La prophétie des grenouilles</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jacques-Rémy Girerd</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0365659/</t>
+    <t>https://www.imdb.com/title/tt0365659</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-728B-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/42FC-2902-08CD-E49E-62A6-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/97157</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q151638</t>
   </si>
@@ -149,50 +149,53 @@
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Constantin Film</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Cinéart</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Frenetic Films</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Universum Film (DE)</t>
   </si>
@@ -674,51 +677,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0365659/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-728B-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/42FC-2902-08CD-E49E-62A6-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/97157" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q151638" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/raining-cats-and-frogs" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0365659" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-728B-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/42FC-2902-08CD-E49E-62A6-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/97157" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q151638" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/raining-cats-and-frogs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -784,66 +787,66 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z17"/>
+  <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="6" bestFit="1" customWidth="1"/>
-    <col min="9" max="26" width="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="27" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -878,395 +881,407 @@
       </c>
       <c r="S1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>41</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>43</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C2">
         <v>38296</v>
       </c>
       <c r="D2" s="3">
         <v>5263</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>2576</v>
       </c>
       <c r="G2" s="3">
         <v>2304</v>
       </c>
       <c r="H2" s="3">
         <v>383</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2" s="3"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C3">
         <v>37965</v>
       </c>
       <c r="D3" s="3">
         <v>39260</v>
       </c>
       <c r="E3" s="3">
         <v>11350</v>
       </c>
       <c r="F3" s="3">
         <v>18851</v>
       </c>
       <c r="G3" s="3">
         <v>7132</v>
       </c>
       <c r="H3" s="3">
         <v>1780</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3">
         <v>147</v>
       </c>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3" s="3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C4">
         <v>37958</v>
       </c>
       <c r="D4" s="3">
-        <v>16515</v>
+        <v>16669</v>
       </c>
       <c r="E4" s="3">
         <v>5062</v>
       </c>
       <c r="F4" s="3">
         <v>9861</v>
       </c>
       <c r="G4" s="3">
         <v>1016</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3">
         <v>145</v>
       </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3">
         <v>138</v>
       </c>
       <c r="M4" s="3">
         <v>104</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="3">
         <v>46</v>
       </c>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3">
         <v>131</v>
       </c>
       <c r="U4" s="3"/>
       <c r="V4" s="3">
         <v>12</v>
       </c>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4" s="3">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C5">
         <v>38295</v>
       </c>
       <c r="D5" s="3">
         <v>51884</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>21193</v>
       </c>
       <c r="G5" s="3">
         <v>20766</v>
       </c>
       <c r="H5" s="3">
         <v>9352</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3">
         <v>105</v>
       </c>
       <c r="Q5" s="3">
         <v>148</v>
       </c>
       <c r="R5" s="3">
         <v>126</v>
       </c>
       <c r="S5" s="3">
         <v>64</v>
       </c>
       <c r="T5" s="3">
         <v>130</v>
       </c>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5" s="3"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C6">
         <v>38247</v>
       </c>
       <c r="D6" s="3">
         <v>50210</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>11118</v>
       </c>
       <c r="G6" s="3">
         <v>25547</v>
       </c>
       <c r="H6" s="3">
         <v>11799</v>
       </c>
       <c r="I6" s="3">
         <v>597</v>
       </c>
       <c r="J6" s="3">
         <v>403</v>
       </c>
       <c r="K6" s="3">
         <v>14</v>
       </c>
       <c r="L6" s="3">
         <v>732</v>
       </c>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6" s="3"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C7">
         <v>38709</v>
       </c>
       <c r="D7" s="3">
         <v>12027</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>5170</v>
       </c>
       <c r="H7" s="3">
         <v>6707</v>
       </c>
       <c r="I7" s="3">
         <v>61</v>
       </c>
       <c r="J7" s="3">
         <v>57</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3">
         <v>19</v>
       </c>
       <c r="O7" s="3"/>
       <c r="P7" s="3">
         <v>13</v>
       </c>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7" s="3"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8">
         <v>38457</v>
       </c>
       <c r="D8" s="3">
         <v>8915</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
         <v>8055</v>
       </c>
       <c r="H8" s="3">
         <v>180</v>
       </c>
       <c r="I8" s="3">
         <v>333</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>121</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="3">
         <v>226</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8" s="3"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9">
         <v>37909</v>
       </c>
       <c r="D9" s="3">
         <v>1080641</v>
       </c>
       <c r="E9" s="3">
         <v>461020</v>
       </c>
       <c r="F9" s="3">
         <v>569812</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>9993</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3">
@@ -1280,321 +1295,330 @@
       </c>
       <c r="S9" s="3">
         <v>3118</v>
       </c>
       <c r="T9" s="3">
         <v>7218</v>
       </c>
       <c r="U9" s="3">
         <v>6338</v>
       </c>
       <c r="V9" s="3">
         <v>1875</v>
       </c>
       <c r="W9" s="3">
         <v>2699</v>
       </c>
       <c r="X9" s="3">
         <v>2189</v>
       </c>
       <c r="Y9" s="3">
         <v>2495</v>
       </c>
       <c r="Z9" s="3">
         <v>5304</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9" s="3"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C10">
         <v>38337</v>
       </c>
       <c r="D10" s="3">
         <v>18495</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>5486</v>
       </c>
       <c r="G10" s="3">
         <v>12685</v>
       </c>
       <c r="H10" s="3">
         <v>324</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10" s="3"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C11">
         <v>38275</v>
       </c>
       <c r="D11" s="3">
-        <v>21442</v>
+        <v>21633</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>18945</v>
       </c>
       <c r="G11" s="3">
         <v>2039</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3">
         <v>33</v>
       </c>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3">
         <v>101</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3">
         <v>181</v>
       </c>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3">
         <v>143</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11" s="3">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12">
         <v>37987</v>
       </c>
       <c r="D12" s="3">
         <v>1392</v>
       </c>
       <c r="E12" s="3">
         <v>722</v>
       </c>
       <c r="F12" s="3">
         <v>658</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3">
         <v>12</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12" s="3"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13">
         <v>37987</v>
       </c>
       <c r="D13" s="3">
         <v>306</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3">
         <v>194</v>
       </c>
       <c r="N13" s="3">
         <v>79</v>
       </c>
       <c r="O13" s="3">
         <v>33</v>
       </c>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13" s="3"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14">
         <v>38282</v>
       </c>
       <c r="D14" s="3">
         <v>14339</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>5040</v>
       </c>
       <c r="G14" s="3">
         <v>3923</v>
       </c>
       <c r="H14" s="3">
         <v>3100</v>
       </c>
       <c r="I14" s="3">
         <v>647</v>
       </c>
       <c r="J14" s="3">
         <v>881</v>
       </c>
       <c r="K14" s="3">
         <v>324</v>
       </c>
       <c r="L14" s="3">
         <v>424</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14" s="3"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C15">
         <v>38359</v>
       </c>
       <c r="D15" s="3">
         <v>4604</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3">
         <v>4599</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3">
         <v>5</v>
       </c>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15" s="3"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" s="3">
-        <v>1294439</v>
+        <v>1294630</v>
       </c>
       <c r="E16" s="3">
         <v>473092</v>
       </c>
       <c r="F16" s="3">
         <v>648639</v>
       </c>
       <c r="G16" s="3">
         <v>88297</v>
       </c>
       <c r="H16" s="3">
         <v>40530</v>
       </c>
       <c r="I16" s="3">
         <v>1024</v>
       </c>
       <c r="J16" s="3">
         <v>460</v>
       </c>
       <c r="K16" s="3">
         <v>140</v>
       </c>
       <c r="L16" s="3">
         <v>833</v>
       </c>
@@ -1618,57 +1642,60 @@
       </c>
       <c r="S16" s="3">
         <v>3329</v>
       </c>
       <c r="T16" s="3">
         <v>7348</v>
       </c>
       <c r="U16" s="3">
         <v>6338</v>
       </c>
       <c r="V16" s="3">
         <v>1875</v>
       </c>
       <c r="W16" s="3">
         <v>2699</v>
       </c>
       <c r="X16" s="3">
         <v>2189</v>
       </c>
       <c r="Y16" s="3">
         <v>2495</v>
       </c>
       <c r="Z16" s="3">
         <v>5447</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="3">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D17" s="3">
-        <v>1325293</v>
+        <v>1325638</v>
       </c>
       <c r="E17" s="3">
         <v>478154</v>
       </c>
       <c r="F17" s="3">
         <v>663540</v>
       </c>
       <c r="G17" s="3">
         <v>93236</v>
       </c>
       <c r="H17" s="3">
         <v>43630</v>
       </c>
       <c r="I17" s="3">
         <v>1816</v>
       </c>
       <c r="J17" s="3">
         <v>1341</v>
       </c>
       <c r="K17" s="3">
         <v>464</v>
       </c>
       <c r="L17" s="3">
         <v>1395</v>
       </c>
@@ -1691,229 +1718,232 @@
         <v>2442</v>
       </c>
       <c r="S17" s="3">
         <v>3329</v>
       </c>
       <c r="T17" s="3">
         <v>7479</v>
       </c>
       <c r="U17" s="3">
         <v>6338</v>
       </c>
       <c r="V17" s="3">
         <v>1887</v>
       </c>
       <c r="W17" s="3">
         <v>2699</v>
       </c>
       <c r="X17" s="3">
         <v>2189</v>
       </c>
       <c r="Y17" s="3">
         <v>2495</v>
       </c>
       <c r="Z17" s="3">
         <v>5447</v>
+      </c>
+      <c r="AA17" s="3">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>