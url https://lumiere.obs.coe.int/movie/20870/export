--- v0 (2025-11-19)
+++ v1 (2026-04-19)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Arven</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Per Fly</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, GB, NO, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0328844/</t>
+    <t>https://www.imdb.com/title/tt0328844</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-EACB-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9ECE-6951-36D4-12DD-BB06-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/113493</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q374373</t>
   </si>
@@ -587,51 +587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0328844/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-EACB-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9ECE-6951-36D4-12DD-BB06-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113493" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q374373" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-inheritance" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0328844" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-EACB-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9ECE-6951-36D4-12DD-BB06-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113493" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q374373" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-inheritance" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -708,52 +708,51 @@
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="6" bestFit="1" customWidth="1"/>
     <col min="9" max="15" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
@@ -920,56 +919,56 @@
       </c>
       <c r="H6" s="3">
         <v>191</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3">
         <v>1291</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7">
         <v>38581</v>
       </c>
       <c r="D7" s="3">
-        <v>3242</v>
+        <v>7709</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
-        <v>3242</v>
+        <v>7709</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8">
         <v>38342</v>
       </c>
       <c r="D8" s="3">
         <v>2461</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
@@ -1095,101 +1094,101 @@
       </c>
       <c r="D13" s="3">
         <v>28239</v>
       </c>
       <c r="E13" s="3">
         <v>27352</v>
       </c>
       <c r="F13" s="3">
         <v>887</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3">
-        <v>553763</v>
+        <v>558230</v>
       </c>
       <c r="E14" s="3">
         <v>401175</v>
       </c>
       <c r="F14" s="3">
         <v>131072</v>
       </c>
       <c r="G14" s="3">
-        <v>9941</v>
+        <v>14408</v>
       </c>
       <c r="H14" s="3">
         <v>10125</v>
       </c>
       <c r="I14" s="3">
         <v>96</v>
       </c>
       <c r="J14" s="3">
         <v>9</v>
       </c>
       <c r="K14" s="3">
         <v>54</v>
       </c>
       <c r="L14" s="3">
         <v>0</v>
       </c>
       <c r="M14" s="3">
         <v>1291</v>
       </c>
       <c r="N14" s="3">
         <v>0</v>
       </c>
       <c r="O14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="3">
-        <v>641268</v>
+        <v>645735</v>
       </c>
       <c r="E15" s="3">
         <v>478695</v>
       </c>
       <c r="F15" s="3">
         <v>139785</v>
       </c>
       <c r="G15" s="3">
-        <v>9941</v>
+        <v>14408</v>
       </c>
       <c r="H15" s="3">
         <v>10125</v>
       </c>
       <c r="I15" s="3">
         <v>96</v>
       </c>
       <c r="J15" s="3">
         <v>9</v>
       </c>
       <c r="K15" s="3">
         <v>54</v>
       </c>
       <c r="L15" s="3">
         <v>21</v>
       </c>
       <c r="M15" s="3">
         <v>1291</v>
       </c>
       <c r="N15" s="3">
         <v>1230</v>
       </c>
       <c r="O15" s="3">
         <v>21</v>
       </c>