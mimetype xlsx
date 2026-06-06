--- v0 (2026-04-27)
+++ v1 (2026-06-06)
@@ -172,75 +172,75 @@
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Akcija Džekson</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Akčný Jackson</t>
   </si>
   <si>
     <t>Боевик Джексон</t>
   </si>
   <si>
     <t>Джексон по кличке 'Мотор'</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Джексон на прізвисько Мотор</t>
   </si>
   <si>
+    <t>Το ξέσπασμα του μπάτσου</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Екшън Джексън</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Acció Jackson</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アクション・ジャクソン 大都会最前線</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Kızgın</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το ξέσπασμα του μπάτσου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -876,83 +876,83 @@
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>