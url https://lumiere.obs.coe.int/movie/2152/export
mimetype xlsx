--- v0 (2025-11-24)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Police Academy: Mission to Moscow</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alan Metter</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0110857/</t>
+    <t>https://www.imdb.com/title/tt0110857</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-02DC-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CE3A-4F18-725D-8B47-67D4-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/85964</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q924756</t>
   </si>
@@ -205,132 +205,132 @@
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Politseiakadeemia: Operatsioon Moskva</t>
   </si>
   <si>
     <t>Loca academia de policía: Misión en Moscú</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Polisskolan 7</t>
   </si>
   <si>
     <t>Poliisiopisto 7: Moskovan keikka</t>
   </si>
   <si>
     <t>Poliisiopisto - Moskovan keikka</t>
   </si>
   <si>
     <t>Poliisiopisto: Moskovan keikka</t>
   </si>
   <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>Police Academy 7 Mission to Moscow</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>I megali ton batson sholi: Apostoli sti Mosha</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Policijska akademija 7: Zadatak u Moskvi</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A rendõrakadémia Moszkvában</t>
+  </si>
+  <si>
+    <t>Rendőrakadémia 7.: Moszkvai küldetés</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Scuola di polizia: Missione a Mosca</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ポリス・アカデミー'94 モスクワ大作戦</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Policijos akademija 7. Misija Maskvoje</t>
+  </si>
+  <si>
+    <t>Loca Academia de Policía - Misión en Moscú</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Politiskolen 7: Oppdrag Moskva</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Akademia policyjna 7: Misja w Moskwie</t>
+  </si>
+  <si>
+    <t>Academia de Polícia VII: Missão em Moscovo</t>
+  </si>
+  <si>
+    <t>Academia de Politie 7: Misiune la Moscova</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Policijska akademija 7</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Polisskolan - Uppdrag i Moskva</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Police Academy - Mission à Moscou</t>
-  </si>
-[...76 lines deleted...]
-    <t>Polisskolan - Uppdrag i Moskva</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Polis Akademisi 7: Moskova Görevi</t>
   </si>
   <si>
     <t>Police Academy 7: Operation Scotland Yard</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Полицейская академия: Миссия в Москве</t>
   </si>
   <si>
     <t>Поліцейська академія 7: У Москві</t>
   </si>
   <si>
     <t>Η μεγάλη των μπάτσων σχολή: Αποστολή στη Μόσχα</t>
   </si>
   <si>
     <t>Η μεγάλη των μπάτσων σχολή Νο 7</t>
   </si>
@@ -671,51 +671,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0110857/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-02DC-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CE3A-4F18-725D-8B47-67D4-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/85964" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q924756" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/police-academy-mission-to-moscow" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0110857" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-02DC-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CE3A-4F18-725D-8B47-67D4-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/85964" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q924756" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/police-academy-mission-to-moscow" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1113,123 +1113,123 @@
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>69</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B27" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>74</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>81</v>
       </c>
       <c r="B32" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="B35" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>87</v>
       </c>
       <c r="B36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>89</v>
       </c>
       <c r="B37" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>91</v>
       </c>
@@ -1241,59 +1241,59 @@
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>94</v>
       </c>
       <c r="B40" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>34</v>
       </c>
       <c r="B41" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B43" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>