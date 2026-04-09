--- v0 (2025-12-08)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Blood of Fu Manchu</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jesus Franco</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, DE, GB, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0062741/</t>
+    <t>https://www.imdb.com/title/tt0062741</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-A134-0000-G-0000-0000-Q</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5D3F-F952-86A7-80C2-48D9-4</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q463946</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/uk/movie/the-blood-of-fu-manchu</t>
   </si>
@@ -172,63 +172,63 @@
   <si>
     <t>Dr. Fu Manchu og Dødskysset</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Krew Fu Manchu</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Blodtörst</t>
   </si>
   <si>
     <t>Dödskyssen</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Against All Odds</t>
   </si>
   <si>
+    <t>Kiss of Death</t>
+  </si>
+  <si>
+    <t>Fu Manchu's Kiss of Death</t>
+  </si>
+  <si>
+    <t>Кровь Фу Манчу</t>
+  </si>
+  <si>
+    <t>Der Todeskuss des Dr. Fu Man Chu</t>
+  </si>
+  <si>
     <t>Kiss and Kill</t>
-  </si>
-[...10 lines deleted...]
-    <t>Der Todeskuss des Dr. Fu Man Chu</t>
   </si>
   <si>
     <t>Fu Manchu and the Keys of Death</t>
   </si>
   <si>
     <t>Fu Manchu and the Kiss of Death</t>
   </si>
   <si>
     <t>Το αίμα του Φου Μαντσού</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -554,51 +554,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0062741/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-A134-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5D3F-F952-86A7-80C2-48D9-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q463946" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-blood-of-fu-manchu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0062741" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-A134-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5D3F-F952-86A7-80C2-48D9-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q463946" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-blood-of-fu-manchu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -882,68 +882,68 @@
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:2">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>