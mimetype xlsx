--- v1 (2026-04-09)
+++ v2 (2026-06-16)
@@ -187,57 +187,57 @@
   <si>
     <t>Dödskyssen</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Against All Odds</t>
   </si>
   <si>
     <t>Kiss of Death</t>
   </si>
   <si>
     <t>Fu Manchu's Kiss of Death</t>
   </si>
   <si>
     <t>Кровь Фу Манчу</t>
   </si>
   <si>
     <t>Der Todeskuss des Dr. Fu Man Chu</t>
   </si>
   <si>
     <t>Kiss and Kill</t>
   </si>
   <si>
+    <t>Το αίμα του Φου Μαντσού</t>
+  </si>
+  <si>
     <t>Fu Manchu and the Keys of Death</t>
   </si>
   <si>
     <t>Fu Manchu and the Kiss of Death</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το αίμα του Φου Μαντσού</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -905,63 +905,63 @@
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:2">
+      <c r="A24" t="s">
+        <v>38</v>
+      </c>
       <c r="B24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>