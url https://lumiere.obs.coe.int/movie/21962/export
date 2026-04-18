--- v0 (2025-12-03)
+++ v1 (2026-04-18)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Die fetten Jahre sind vorbei</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Hans Weingartner</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, AT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0408777/</t>
+    <t>https://www.imdb.com/title/tt0408777</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-1AF3-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/41F6-673E-12A2-EC56-189B-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/111385</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q157975</t>
   </si>
@@ -710,51 +710,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0408777/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-1AF3-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/41F6-673E-12A2-EC56-189B-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111385" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q157975" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Die-fetten-Jahre-sind-vorbei" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0408777" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-1AF3-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/41F6-673E-12A2-EC56-189B-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111385" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q157975" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Die-fetten-Jahre-sind-vorbei" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1266,57 +1266,57 @@
         <v>46</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12">
         <v>38385</v>
       </c>
       <c r="D12" s="3">
-        <v>72636</v>
+        <v>72952</v>
       </c>
       <c r="E12" s="3">
         <v>292</v>
       </c>
       <c r="F12" s="3">
-        <v>66322</v>
+        <v>66638</v>
       </c>
       <c r="G12" s="3">
         <v>6022</v>
       </c>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13">
         <v>38457</v>
@@ -1682,107 +1682,107 @@
       <c r="D24" s="3">
         <v>69061</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3">
         <v>69061</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="3">
-        <v>1263856</v>
+        <v>1264172</v>
       </c>
       <c r="E25" s="3">
         <v>457088</v>
       </c>
       <c r="F25" s="3">
-        <v>770622</v>
+        <v>770938</v>
       </c>
       <c r="G25" s="3">
         <v>32213</v>
       </c>
       <c r="H25" s="3">
         <v>1616</v>
       </c>
       <c r="I25" s="3">
         <v>735</v>
       </c>
       <c r="J25" s="3">
         <v>445</v>
       </c>
       <c r="K25" s="3">
         <v>189</v>
       </c>
       <c r="L25" s="3">
         <v>0</v>
       </c>
       <c r="M25" s="3">
         <v>342</v>
       </c>
       <c r="N25" s="3">
         <v>0</v>
       </c>
       <c r="O25" s="3">
         <v>117</v>
       </c>
       <c r="P25" s="3">
         <v>195</v>
       </c>
       <c r="Q25" s="3">
         <v>30</v>
       </c>
       <c r="R25" s="3">
         <v>264</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="3">
-        <v>1402268</v>
+        <v>1402584</v>
       </c>
       <c r="E26" s="3">
         <v>490635</v>
       </c>
       <c r="F26" s="3">
-        <v>875125</v>
+        <v>875441</v>
       </c>
       <c r="G26" s="3">
         <v>32213</v>
       </c>
       <c r="H26" s="3">
         <v>1634</v>
       </c>
       <c r="I26" s="3">
         <v>775</v>
       </c>
       <c r="J26" s="3">
         <v>615</v>
       </c>
       <c r="K26" s="3">
         <v>189</v>
       </c>
       <c r="L26" s="3">
         <v>44</v>
       </c>
       <c r="M26" s="3">
         <v>342</v>
       </c>
       <c r="N26" s="3">
         <v>90</v>
       </c>