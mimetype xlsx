--- v0 (2025-11-27)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Die Geschichte vom weinenden Kamel</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Byambasuren Davaa, Luigi Falorni</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, MN</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0373861/</t>
+    <t>https://www.imdb.com/title/tt0373861</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-A46B-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C0A2-C65E-6DBD-4CB8-6E76-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/111372</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q152090</t>
   </si>
@@ -701,51 +701,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0373861/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A46B-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C0A2-C65E-6DBD-4CB8-6E76-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111372" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q152090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lhistoire-du-chameau-qui-pleure" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0373861" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A46B-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C0A2-C65E-6DBD-4CB8-6E76-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111372" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q152090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lhistoire-du-chameau-qui-pleure" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1185,57 +1185,57 @@
         <v>311</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10">
         <v>38266</v>
       </c>
       <c r="D10" s="3">
-        <v>296070</v>
+        <v>324632</v>
       </c>
       <c r="E10" s="3">
         <v>242853</v>
       </c>
       <c r="F10" s="3">
-        <v>42748</v>
+        <v>71310</v>
       </c>
       <c r="G10" s="3">
         <v>10469</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11">
         <v>38177</v>
@@ -1585,107 +1585,107 @@
       <c r="D21" s="3">
         <v>370</v>
       </c>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3">
         <v>370</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="3">
-        <v>1057382</v>
+        <v>1085944</v>
       </c>
       <c r="E22" s="3">
         <v>778478</v>
       </c>
       <c r="F22" s="3">
-        <v>243985</v>
+        <v>272547</v>
       </c>
       <c r="G22" s="3">
         <v>31739</v>
       </c>
       <c r="H22" s="3">
         <v>1147</v>
       </c>
       <c r="I22" s="3">
         <v>1261</v>
       </c>
       <c r="J22" s="3">
         <v>280</v>
       </c>
       <c r="K22" s="3">
         <v>76</v>
       </c>
       <c r="L22" s="3">
         <v>236</v>
       </c>
       <c r="M22" s="3">
         <v>20</v>
       </c>
       <c r="N22" s="3">
         <v>0</v>
       </c>
       <c r="O22" s="3">
         <v>29</v>
       </c>
       <c r="P22" s="3">
         <v>0</v>
       </c>
       <c r="Q22" s="3">
         <v>95</v>
       </c>
       <c r="R22" s="3">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="3">
-        <v>1200107</v>
+        <v>1228669</v>
       </c>
       <c r="E23" s="3">
         <v>914622</v>
       </c>
       <c r="F23" s="3">
-        <v>249619</v>
+        <v>278181</v>
       </c>
       <c r="G23" s="3">
         <v>31878</v>
       </c>
       <c r="H23" s="3">
         <v>1170</v>
       </c>
       <c r="I23" s="3">
         <v>1464</v>
       </c>
       <c r="J23" s="3">
         <v>317</v>
       </c>
       <c r="K23" s="3">
         <v>455</v>
       </c>
       <c r="L23" s="3">
         <v>236</v>
       </c>
       <c r="M23" s="3">
         <v>20</v>
       </c>
       <c r="N23" s="3">
         <v>29</v>
       </c>